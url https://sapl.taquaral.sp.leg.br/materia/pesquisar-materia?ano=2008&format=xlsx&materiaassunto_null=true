--- v0 (2026-02-04)
+++ v1 (2026-05-07)
@@ -54,213 +54,213 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO</t>
   </si>
   <si>
     <t>Mário Cezar Belotti</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/360/360_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA A TAXA DE INSCRIÇÃO PARA CONCURSOS PÚBLICOS REALIZADOS NO MUNCIIPIO DE TAQUARAL EM NO MAXIMO 2% DO VALOR DO SALARIO DO CARGO EM QUE CONCORRER O CANDIDATO E CRIA AUXILIO INSCRIÇÃO PARA CANDIDATOS DE BAIXA RENDA E DESEMPREGADOS. </t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/361/361_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CRIAR O PROGRAMA CAPACITANDO O IDOSO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/373/373_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/362/362_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECE PROGRAMA DE QUALIDADE AMBIENTAL PARA DISCIPLINAR A AQUISIÇÃO DE PRODUTOS E SERVIÇOS PELA ADMINISTRAÇÃO MUNICIPAL. </t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Neide Alves P. Juliano</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/363/363_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE COLETA DE REMÉDIOS, JUNTO A POPULAÇÃO DO MUNCIIPIO DE TAQUARAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/364/364_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O PROGRAMA "SUA CIDADE É SUA CASA", NO MUNICIPIO DE TAQUARAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/365/365_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DO PRÉDIO ONDE SERÁ INSTALADA A SEDE OFICIAL DO CONSELHO TUTELAR DO MUNICIPIO DE TAQUARAL. </t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/366/366_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A NOTIFICAÇÃO DE OCORRÊNCIA DE ATOS LESIVOS AOS DIREITOS DA CRIANÇA E DO ADOLESCENTE AO CONSELHO TUTELAR E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/367/367_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A OBRIGATORIEDADE DA ELABORAÇÃO E CUMPRIMENTO DE PROGRAMA DE METAS PELO PODER EXECUTIVO MUNICIPAL. </t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/368/368_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICIPIO A INSTITUIR O BANCO DE ALIMENTOS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>JESUS VICENTE DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/369/369_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ ALTERAÇÃO DO ARTIGO 26 DA LEI MUNICIPAL 90 DE 1999. CONSELHO TUTELAR</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/370/370_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A VEDAÇÃO DA REALIZAÇÃO DE CONCURSOS PÚBLICOS E QUAISQUER MODALIDADES DE SELEÇÃO DE CANDIDATOS A CARGOS OU FUNÇÕES PÚBLICAS DE ÂMBITO MUNICIPAL AOS SÁBADOS. </t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Mário Cezar Belotti, Claudio Luiz Bolaina</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/371/371_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O PROGRAMA "MÃE TAQUARALENSE", COM ACOMPANHAMENTO ESPECIALIZADO E ENTREGA DE ENXOVAL E CESTAS BÁSICAS AS MÃES DE RECÉM NASCIDOS. </t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/372/372_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS SACOLAS PLASTICAS UTILIZADAS PELOS ESTABELECIMENTOS COMERCIAIS NO ÂMBITO DO MUNICIPIO DE TAQUARAL E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -567,68 +567,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/372/372_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2008/372/372_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="36.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="242.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>