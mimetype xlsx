--- v0 (2026-02-05)
+++ v1 (2026-05-07)
@@ -51,180 +51,180 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/377/377_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CONCESSÃO DE 6%(SEIS POR CENTO) DE REAJUSTE DE VENCIMENTOS AOS SERVIDORES E AGENTES POLÍTICOS DO PODER LEGISLATIVO. </t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t xml:space="preserve">MESA DIRETORA </t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/378/378_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CONCESSÃO DE 5,91% (CINCO VIRGULA NOVENTA E UM PODE CENTO) DE REAJUSTE DE VENCIMENTO AOS AGENTES POLÍTICOS DO EXECUTIVO E DO LEGISLATIVO DO MUNICIPIO DE TAQUARAL. </t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/379/379_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE REAJUSTE DO VALOR DO AUXILIO ALIMENTAÇÃO DE SERVIDORES DO LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Paulo Sérgio Cardoso de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/380/380_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ ALTERAÇÃO DO PARAGRAFO 2 DO INCISO III DO ARTIGO 1 DA LEI Nº 240 DE 09 DE JUNHO DE 2005. </t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Paulo Gomes dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/381/381_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUIR CAMPANHA SOB RESPONSABILIDADE DA SECRETARIA MUNICIPAL DA SAÚDE PARA DIVULGAR AS CONSEQUÊNCIAS DO USO INDISCRIMINADO DE MEDICAMENTO PELAS PESSOAS DA 3ª IDADE. </t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/376/376_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA O PROGRAMA CIDADE ECOLÓGICA E ESTABELECE CRITÉRIOS E PROCEDIMENTOS PARA IMPLANTAÇÃO DE ÁREAS DE CONSERVAÇÃO AMBIENTAL. </t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/382/382_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A UTILIZAÇÃO DE PAPEL NÃO CLORADO OU RECICLADO NO SERVIÇO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/383/383_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECE A POSSIBILIDADE DO AGENDAMENTO TELEFÔNICO DE CONSULTAS PARA PACIENTES IDOSOS PARA PESSOAS COM DEFICIÊNCIAS JÁ CADASTRADAS NAS UNIDADES DE SAÚDE DO MUNICIPIO DE TAQUARAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/384/384_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DO DIA DA POLICIA CIVIL E MILITAR NO MUNICIPIO DE TAQUARAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/385/385_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUIR HOMENAGENS A POLICIAIS MILITARES E CIVIS E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/386/386_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUIR CARTÃO ASSISTÊNCIA SOCIAL DO MUNCIIPIO DE TAQUARAL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -531,68 +531,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/386/386_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2011/386/386_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="213.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>