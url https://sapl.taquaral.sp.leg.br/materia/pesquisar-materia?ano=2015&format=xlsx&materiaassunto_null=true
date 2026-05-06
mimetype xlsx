--- v0 (2026-02-05)
+++ v1 (2026-05-06)
@@ -51,553 +51,553 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATAE</t>
   </si>
   <si>
     <t>ATAS DAS SESSÕES EXTRAORDINÁRIAS</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>01ª SESSÃO EXTRAORDINÁRIA, REALIZADA EM 19 DE JANEIRO DE 2015</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>ATAOR</t>
   </si>
   <si>
     <t>ATAS DAS SESSÕES ORDINÁRIAS</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>01ª SESSÃO ORDINÁRIA, REALIZADA EM 02 DE FEVEREIRO DE 2015</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>02ª SESSÃO ORDINÁRIA, REALIZADA EM 18 DE FEVEREIRO DE 2015</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>03ª SESSÃO ORDINÁRIA, REALIZADA EM 02 DE MARÇO DE 2015</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>04ª SESSÃO ORDINÁRIA, REALIZADA EM 23 DE MARÇO DE 2015</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>05ª SESSÃO ORDINÁRIA, REALIZADA EM 06 DE ABRIL DE 2015</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>06ª SESSÃO ORDINÁRIA, REALIZADA EM 22 DE ABRIL DE 2015</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>07ª SESSÃO ORDINÁRIA, REALIZADA EM 04 DE MAIO DE 2015</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>08ª SESSÃO ORDINÁRIA, REALIZADA EM 18 DE MAIO DE 2015</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>09ª SESSÃO ORDINÁRIA, REALIZADA EM 01 DE JUNHO DE 2015</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/320/320_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>10ª SESSÃO ORDINÁRIA, REALIZADA EM 22 E JUNHO DE 2015</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/321/321_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>11ª SESSÃO ORDINÁRIA, REALIZADA EM 06 DE JULHO DE 2015</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>12ª SESSÃO ORDINÁRIA, REALIZADA EM 03 DE AGOSTO DE 2015</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>13ª SESSÃO ORDINÁRIA, REALIZADA EM 24 DE AGOSTO DE 2015</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>14ª SESSÃO ORDINÁRIA, REALIZADA EM 08 DE SETEMBRO DE 2015</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>15ª SESSÃO ORDINÁRIA, REALIZADA EM 21 DE SETEMBRO DE 2015</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>16ª SESSÃO ORDINÁRIA, REALIZADA EM 05 DE OUTUBRO DE 2015</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/327/327_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>18ª SESSÃO ORDINÁRIA, REALIZADA EM 03 DE NOVEMBRO DE 2015</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/328/328_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>19ª SESSÃO ORDINÁRIA, REALIZADA EM 23 DE NOVEMBRO DE 2015</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/374/374_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>20 SESSÃO ORDINÁRIA, REALIZADA EM 07 DE DEZEMBRO DE 2015</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/375/375_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">21 SESSÃO ORDINÁRIA, REALIZADA EM 21 DE 2015_x000D_
 </t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Paulo Sérgio Cardoso de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXECUTIVO PARA QUE SEJA IMPLANTADO NO MUNICÍPIO DE TAQUARAL UM SISTEMA DE OFERECER ESTAGIO REMUNERADO AOS ESTUDANTES UNIVERSITÁRIOS OU DE CURSO TÉCNICO. </t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>Neide Alves P. Juliano</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PARA QUE SEJA REALIZADO UM REAJUSTE A TODO FUNCIONALISMO PÚBLICO DO EXECUTIVO.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA DO EXECUTIVO PARA QUE SEJA FEITA A CONTRATAÇÃO DE UM TÉCNICO EM AGROPECUÁRIA PARA TRABALHAR NA PRODUÇÃO DE HORTALIÇAS NA ESTUFA DA PREFEITURA MUNICIPAL. </t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA DO EXECUTIVO PARA QUE SEJA FEITA A CONTRATAÇÃO DE UM TÉCNICO EM NUTRIÇÃO PARA ATUAR NA COZINHA PILOTO DURANTE O PERÍODO INTEGRAL DE SEU FUNCIONAMENTO. </t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>Claudio Luiz Bolaina</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/309/309_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO CRIAR DIÁRIA ALIMENTAÇÃO DE PELO MENOS 50,00 (CINQUENTA REAIS), PARA OS MOTORISTAS QUE FOREM EM VIAGEM ACIMA DE 300 KM</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>Celso Antônio Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXECUTIVO INFORMAR OS VENDEDORES AMBULANTES PARA ABAIXAR O VOLUME DO SOM OU DESLIGAR, QUANDO ESTIVEREM PARADOS. </t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PARA QUE SEJA FEITA UMA REVISÃO NA CAÇAMBA DO CAMINHÃO DE LIXO COM A MÁXIMA URGÊNCIA.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>Paulo Sérgio Cardoso de Oliveira, Neide Alves P. Juliano</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/312/312_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PARA QUE COLOQUE UMA COZINHEIRA NA CEMEI ADELINA DE SOUZA LIMA.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>Celso Antônio Ferreira, Paulo Sérgio Cardoso de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/313/313_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXECUTIVO PARA QUE SEJA FEITA A TROCA DA CADEIRA DE DENTISTA DO CONSULTÓRIO DA PROFISSIONAL QUE TRABALHA NO PROGRAMA DE SAÚDE DA FAMÍLIA. </t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>Sérgio Alexandre da Silva</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/314/314_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO TRAZER PARA TAQUARAL O BANCO DO POVO.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>Julio César Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXECUTIVO ADQUIRIR BEBEDOURO DE ÁGUA PARA O GINÁSIO DE ESPORTES. </t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/316/316_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXECUTIVO ABRIR A ESTRADA QUE DÁ PASSAGEM AO SITIO GORDURA E DEMAIS SÍTIOS DA REGIÃO. </t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>Adriana Leite Rocha Belotti</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/317/317_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXECUTIVO COLOCAR PLACA DE CARGA/DESCARGA NA RODOVIÁRIA. </t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/318/318_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXECUTIVO ADQUIRIR SOM PARA O GINÁSIO DE ESPORTES. </t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>Celso Antônio Ferreira, Claudio Luiz Bolaina, Julio César Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/337/337_texto_integral.doc</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/337/337_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TITULO DE CIDADÃO TAQUARALENSE AO DESEMBARGADOR DOUTOR JOSÉ RENATO NALINI </t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO</t>
   </si>
   <si>
     <t xml:space="preserve">MESA DIRETORA </t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISÃO GERAL E ANUAL DAS REMUNERAÇÕES DOS SERVIDORES PÚBLICOS DO LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE 6,4076% POR CENTO DO REAJUSTE DO SUBSIDIO DOS AGENTES POLÍTICOS DO LEGISLATIVO E DO EXECUTIVO DO MUNICIPIO DE TAQUARAL</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE REAJUSTE DO VALOR DO AUXILIO ALIMENTAÇÃO DE SERVIDORES DO LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/332/332_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTE SALARIAL DOS SERVIDORES PÚBLICOS DO LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/333/333_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DA DENOMINAÇÃO DA ESCOLA MUNICIPAL DE EDUCAÇÃO BÁSICA PARA A EMEB PROFESSORA IVETE PEREIRA </t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/334/334_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE RUAS LOCALIZADAS NO JARDIM ESPERANÇA, SENDO A RUA 1 DENOMINADA RUA SÃO JOAQUIM E A RUA 2, RUA SANTA ANA </t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/335/335_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE NOME PARA O SALÃO DE EVENTOS DE TAQUARAL COM DENOMINAÇÃO SR. RODOLFO NEIRA</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/336/336_texto_integral.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ATENDIMENTO PREFERENCIAL NOS ÓRGÃOS PÚBLICOS </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -904,68 +904,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/337/337_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/336/336_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/337/337_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/./sapl/public/materialegislativa/2015/336/336_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="59.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="172.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>