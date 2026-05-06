--- v0 (2026-02-05)
+++ v1 (2026-05-06)
@@ -54,612 +54,612 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Claudio Luiz Bolaina</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/576/l_01_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/576/l_01_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO FAZER PINTURA NOS PRÉDIOS PÚBLICOS, PONTOS DE ÔNIBUS, RODOVIÁRIA, PREFEITURA, VELÓRIO, CEMITÉRIO, ETC.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/577/l_02_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/577/l_02_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO AUMENTAR A ILUMINAÇÃO DA ENTRADA DA CIDADE E NA RUA SÃO PAULO, E TAMBÉM ENTRAR EM CONTATO COM A TRIÂNGULO DO SOL PARA ILUMINAR A PASSARELA.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO COLOCAR EM FUNCIONAMENTO A ESTUFA (HORTA) DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Sérgio Alexandre da Silva</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/579/l_04_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/579/l_04_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO COLOCAR ÁGUA GELADA NO ESTADIO MUNICIPAL.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Jefferson Alexandre dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/580/l_05_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/580/l_05_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO FAZER O CONSERTO DA TAMPA DA BOCA DE LOBO (GALERIA PLUVIAL) NA RUA SÃO SEBASTIÃO, AO LADO DA CASA Nº 101 DE FRENTE COM OS BARRACÕES Nºs 111 E 121.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Erondi Marcos Antônio</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/581/l_06_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/581/l_06_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO COLOCAR UM BEBEDOURO D' ÁGUA NO GINÁSIO DE ESPORTES.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/582/l_07_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/582/l_07_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO VIABILIZAR O REBAIXO DE ACESSO EM TODOS OS PRÓPRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/583/l_08_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/583/l_08_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE SEJA VIABILIZADO A CONTRATAÇÃO DE "MÉDICO VETERINÁRIO", PARA ATENDIMENTO VETERINÁRIO À ANIMAIS DOMÉSTICOS, BEM COMO OS QUE TENHAM SOFRIDO AGRESSÃO.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/584/l_09_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/584/l_09_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS QUANTO A TROCAR AS LÂMPADAS (REFLETORES) DO ESTÁDIO MUNICIPAL QUE ESTÃO QUEIMADAS.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Celso Antônio Ferreira, Claudio Luiz Bolaina, Erondi Marcos Antônio, Jefferson Alexandre dos Santos, Jesus Vicente da Silva, Jorge Aparecido Machado, Julio César Fernandes, Osvaldir Soldi, Sérgio Alexandre da Silva</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/585/l_10_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/585/l_10_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: ASSENTAR PISO NO SALÃO DO CENTRO DE CONVIVÊNCIA DO IDOSO.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/586/l_11_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/586/l_11_2019.pdf</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/587/l_12_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/587/l_12_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: CONSTRUIR UMA LOMBADA NA RUA CENTRAL EM FRENTE A CHÁCARA DO POLITO.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/588/l_13_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/588/l_13_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: INSTALAR AR CONDICIONADO NO VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/589/l_14_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/589/l_14_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: COLOCAR NA PORTARIA DO POSTINHO DE SAÚDE, UM ACESSO DE CONTROLE DE PESSOAL.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/590/l_15_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/590/l_15_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: CONSTRUIR UMA LOMBADA NA RUA SANTO ONOFRE, ENTRE O TÉRMINO DA RUA CAFEZAL E A RUA CENTRAL.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/591/l_16_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/591/l_16_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: TROCAR AS CADEIRAS DO VELÓRIO POR POLTRONAS.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Jorge Aparecido Machado</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/592/l_17_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/592/l_17_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE VIABILIZE JUNTO A SECRETARIA DE OBRAS PARA QUE SEJA COLOCADO LIXEIRA COMUNITÁRIA NA ÁREA VERDE DO JARDIM ESPERANÇA, MAIS PRECISAMENTE NA ESQUINA DA RUA SÃO JOSÉ, COM NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/593/l_18_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/593/l_18_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE VIABILIZE JUNTO A SECRETARIA DE OBRAS PARA QUE SEJA COLOCADO LIXEIRA COMUNITÁRIA NA ÁREA VERDE DA VILINHA, MAIS PRECISAMENTE NA RUA SANTO ONOFRE, POR VOLTA DO NUMERO 202.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/594/l_19_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/594/l_19_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: CONTRATAÇÃO DE UM CASTRAMÓVEL, POR PELO MENOS UMA VEZ NO MÊS.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO RECAPEAMENTO DA RUA NOSSA SENHORA APARECIDA, MAIS PRECISAMENTE NA ALTURA DO NÚMERO 700,715.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/656/l_21_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/656/l_21_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO FAZER O CONSERTA DA TAMPA DA BOCA DE LOBO (GALERIA PLUVIAL) NA ESQUINA DA RUA SÃO SEBASTIÃO COM A RUA SANTA RITA DE CÁSSIA.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO LIMPAR AS GALERIAS PLUVIAIS E FAZER REFORMAS NAS MESMAS.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO FAZER A LIMPEZA E MANUTENÇÃO NO CAMPINHO E EM TODA ÁREA VERDE DA RUA SANTA ISABEL.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/659/l_24_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/659/l_24_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO COLOCAR PLACA DE VELOCIDADE NA RUA SANTO ONOFRE, KM 363</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MELHORAR A ILUMINAÇÃO DA ENTRADA DA CIDADE.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO</t>
   </si>
   <si>
     <t xml:space="preserve">MESA DIRETORA </t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/635/projeto_de_lei_l_01_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/635/projeto_de_lei_l_01_2019.pdf</t>
   </si>
   <si>
     <t>REVISÃO GERAL E ANUAL DAS REMUNERAÇÕES DOS SERVIDORES PÚBLICOS DO LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/636/projeto_de_lei_l_02_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/636/projeto_de_lei_l_02_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE 3,75% (TRÊS VIRGULA SETENTA E CINCO) POR CENTO, DO REPASSE INFLACIONÁRIO AO SUBSIDIO DOS AGENTES POLÍTICOS DO PODER EXECUTIVO E DO PODER LEGISLATIVO DO MUNICÍPIO DE TAQUARAL.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>JESUS VICENTE DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/637/projeto_de_lei_l_03_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/637/projeto_de_lei_l_03_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI Nº 614 DE 24 DE FEVEREIRO DE 2014. PROJETO REPROVADO</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/638/projeto_de_lei_l_04_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/638/projeto_de_lei_l_04_2019.pdf</t>
   </si>
   <si>
     <t>REVOGA O PARAGRAFO 3º DO ARTIGO 1º DA LEI MUNICIPAL Nº 240 DE 09 DE JUNHO DE 2005. VETADO</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>Jesus Vicente da Silva</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/639/projeto_de_lei_l_05_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/639/projeto_de_lei_l_05_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO, PROIBIÇÃO, MANUSEIO, QUEIMA, SOLTURA DE FOGOS DE ARTIFICIO, ARTEFATOS PIROTÉCNICOS, BALÕES E SIMILARES NO MUNICÍPIO DE TAQUARAL/SP.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUMENTO NO AUXILIO ALIMENTAÇÃO. RETIRADO PELO AUTOR ANTES DE ENTRAR PARA CONHECIMENTO PELO OFICIO L/40/2019.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/607/projeto_de_lei_l_07_2019.docx</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/607/projeto_de_lei_l_07_2019.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUMENTO NO AUXILIO ALIMENTAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS DO EXECUTIVO. PROJETO DE LEI INCONSTITUCIONAL.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTOS</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/603/l_05_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/603/l_05_2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMAÇÕES: QUAL O PRAZO PARA AS CONVOCAÇÕES PARA A FRENTE DE TRABALHO.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/604/l_06_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/604/l_06_2019.pdf</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>Julio César Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/605/l_07_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/605/l_07_2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO CÓPIA DO CALENDÁRIO ANUAL COM OS 200 DIAS LETIVOS DA EMEB, CEMEI, E EMEC, CÓPIA DO HORÁRIO ESCOLAR, COM OS HORÁRIOS DE AULAS DO PROFESSORES, DA EMEB, CEMEI EMEC.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>Celso Antônio Ferreira, Erondi Marcos Antônio, Jefferson Alexandre dos Santos, Jorge Aparecido Machado, Sérgio Alexandre da Silva</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/608/l_09_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/608/l_09_2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMAÇÕES ACERCA DOS ACONTECIMENTOS DO DIA 23 DE FEVEREIRO DE 2019, OMISSÃO DE SOCORRO COM TRANSPORTE DE PACIENTE.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/609/l_10_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/609/l_10_2019.pdf</t>
   </si>
   <si>
     <t>REQUER E CONVOCA REUNIÃO COM O DIRETOR DO DEPARTAMENTO DE SAÚDE. - REUNIÃO REALIZADA EM 02/042019</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>Celso Antônio Ferreira, Erondi Marcos Antônio</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/610/l_11_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/610/l_11_2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO QUE DISPONIBILIZE ÔNIBUS UMA VEZ POR SEMANA PARA FAZER A BIOMETRIA OBRIGATÓRIA NA CIDADE DE PITANGUEIRAS.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/611/l_12_2019_certo.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/611/l_12_2019_certo.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMAÇÕES: A)RELAÇÃO COM NOMES DOS FUNCIONÁRIOS QUE ESTÃO COM FÉRIAS VENCIDAS E A QUANTIDADE; B) RELAÇÃO COM NOMES DOS FUNCIONÁRIOS QUE ESTÃO COM LICENÇA-PRÊMIO VENCIDA E A QUANTIDADE; C) RELAÇÃO COM NOME DE FUNCIONÁRIOS POSSUEM HORAS NO BANCO DE HORAS E A QUANTIDADE DE HORA DE CADA FUNCIONÁRIO; D) INFORMAR PORQUE AS FERIAS ESTÃO TÃO ATRASADAS; E) QUAL A PREVISÃO PARA SALDÁ-LAS.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>Celso Antônio Ferreira, Erondi Marcos Antônio, Jefferson Alexandre dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/612/l_13_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/612/l_13_2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO CÓPIA DE TODOS OS DOCUMENTOS QUE COMPROVEM OS GASTOS COM A CONSTRUÇÃO, REFORMA, MANUTENÇÃO DA HORTA COMUNITÁRIA (ESTRUTURA)</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/613/l_14_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/613/l_14_2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO CÓPIA DE TODOS OS DOCUMENTOS QUE COMPROVEM OS VALORES GASTOS COM A CONSTRUÇÃO DO NOVO CEMITÉRIO E PORQUE AINDA NÃO ESTÁ A VENDA AS SEPULTURAS.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/614/l_15_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/614/l_15_2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMAÇÕES: A)PORQUE APÓS SEIS MESES A PREFEITURA QUER DESCONTAR CARTÃO-ALIMENTAÇÃO DE FUNCIONÁRIO; B) PORQUE O JURÍDICO DA PREFEITURA TRATA MAL OS FUNCIONÁRIOS, COM ARROGÂNCIA, TODOS RECLAMARAM; C) CÓPIA DA LEI QUE AUTORIZA FAZER ESTE DESCONTO APÓS SEIS MESES.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/615/l_16_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/615/l_16_2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMAÇÃO DE QUANTAS NOTIFICAÇÕES JÁ FORAM FEITAS CONTRA A PRESTADORA DE SERVIÇOS DA ÁREA DA SAÚDE SCA SERVIÇOS MÉDICOS S/S LTDA, SE HOUVE ADITAMENTO DE CONTRATO OU UMA NOVA TOMADA DE PREÇO E QUAL O TERMINO DO CONTRATO COM A MESMA.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/616/l_17_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/616/l_17_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO ELABORE UM PROJETO DE LEI PARA NOVO REFIS; QUE SEJA CONCEDIDA AO CONTRIBUINTE MUNICIPAL PARA PAGAMENTO A VISTA DE PELO MENOS 90% DE DESCONTO NOS JUROS; QUE OS DESCONTOS, SEJAM DECRESCIDOS QUANTO AOS NÚMEROS DE PARCELAS; QUE O NUMERO DE PARCELA SEJA EM ATÉ 60 MESES.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/617/l_18_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/617/l_18_2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO ESCLARECER A ESTA CASA DE LEIS SE A COOPERATIVA MÉDICA ESTÁ PRESTANDO OS SERVIÇOS DE ACORDO COM O CONTRATO FIRMADO COM A PREFEITURA; EM CASO NEGATIVO, QUAIS AS PROVIDÊNCIAS QUE A PREFEITURA DO MUNICIPIO DE TAQUARAL ESTÁ TOMANDO PARA O ROMPIMENTO DO CONTRATO E PROIBIÇÃO DE PARTICIPAÇÃO EM FUTURAS LICITAÇÕES.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/618/l_19_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/618/l_19_2019.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO EXECUTIVO QUAL A POSSIBILIDADE DE VOLTAR A TER AULAS DE MUSICA, VIOLÃO, CORAL, INSTRUMENTOS MUSICAIS E DEMAIS QUE TINHA NO MUNICIPIO.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/619/l_20_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/619/l_20_2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMAÇÕES SE ESTÁ EM VIGOR A LEI 746 DE 26 DE DEZEMBRO 2019.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/620/l_21_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/620/l_21_2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMAÇÕES : QUAL A POSSIBILIDADE DE FAZER AJUSTES NAS GUIAS DE ACESSO AOS PORTADORES DE NECESSIDADES.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/621/l_23_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/621/l_23_2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMAÇÕES QUANTO AO ANDAMENTO DAS OBRAS DA PISCINA, QUANDO SERÁ REALIZADA A CONSTRUÇÃO DO BANHEIRO (VESTIÁRIO), ONDE SERÁ REALIZADA A CONSTRUÇÃO DO MESMO, LAUDO DO ENGENHEIRO RESPONSAVEL, DATA PREVISTA PARA INAUGURAÇÃO E PLANTA DO PROJETO.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/622/l_24_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/622/l_24_2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMAÇÕES: QUAIS OS CRITÉRIOS ESTABELECIDOS PARA A ENTREGA DE LEITE PARA PESSOAS COM MAIS DE 60 ANOS.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/623/l_25_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/623/l_25_2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO EMPRESTAR UM BARRACÃO PARA OS COLETORES DE MATERIAIS RECICLÁVEIS: NELSON PINA, ANTONIO FURQUIM, ANTONIO MORAES.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/624/l_26_2019.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/624/l_26_2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMAÇÕES SOBRE O PROTOCOLO 466/2019 DE MEDICAÇÃO DE EMÍDIO SOARES.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -966,68 +966,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/576/l_01_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/577/l_02_2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/579/l_04_2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/580/l_05_2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/581/l_06_2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/582/l_07_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/583/l_08_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/584/l_09_2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/585/l_10_2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/586/l_11_2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/587/l_12_2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/588/l_13_2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/589/l_14_2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/590/l_15_2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/591/l_16_2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/592/l_17_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/593/l_18_2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/594/l_19_2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/656/l_21_2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/659/l_24_2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/635/projeto_de_lei_l_01_2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/636/projeto_de_lei_l_02_2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/637/projeto_de_lei_l_03_2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/638/projeto_de_lei_l_04_2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/639/projeto_de_lei_l_05_2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/607/projeto_de_lei_l_07_2019.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/603/l_05_2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/604/l_06_2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/605/l_07_2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/608/l_09_2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/609/l_10_2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/610/l_11_2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/611/l_12_2019_certo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/612/l_13_2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/613/l_14_2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/614/l_15_2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/615/l_16_2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/616/l_17_2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/617/l_18_2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/618/l_19_2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/619/l_20_2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/620/l_21_2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/621/l_23_2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/622/l_24_2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/623/l_25_2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/624/l_26_2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/576/l_01_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/577/l_02_2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/579/l_04_2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/580/l_05_2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/581/l_06_2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/582/l_07_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/583/l_08_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/584/l_09_2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/585/l_10_2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/586/l_11_2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/587/l_12_2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/588/l_13_2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/589/l_14_2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/590/l_15_2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/591/l_16_2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/592/l_17_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/593/l_18_2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/594/l_19_2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/656/l_21_2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/659/l_24_2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/635/projeto_de_lei_l_01_2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/636/projeto_de_lei_l_02_2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/637/projeto_de_lei_l_03_2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/638/projeto_de_lei_l_04_2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/639/projeto_de_lei_l_05_2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/607/projeto_de_lei_l_07_2019.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/603/l_05_2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/604/l_06_2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/605/l_07_2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/608/l_09_2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/609/l_10_2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/610/l_11_2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/611/l_12_2019_certo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/612/l_13_2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/613/l_14_2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/614/l_15_2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/615/l_16_2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/616/l_17_2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/617/l_18_2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/618/l_19_2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/619/l_20_2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/620/l_21_2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/621/l_23_2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/622/l_24_2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/623/l_25_2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2019/624/l_26_2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="189.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>