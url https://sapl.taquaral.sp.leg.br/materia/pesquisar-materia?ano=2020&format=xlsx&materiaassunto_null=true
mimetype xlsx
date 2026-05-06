--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -54,401 +54,401 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Claudio Luiz Bolaina</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/661/l_01_2020.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/661/l_01_2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INTERDITAR O VESTIÁRIO DO ESTÁDIO MUNICIPAL COM URGÊNCIA.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/662/l_02_2020.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/662/l_02_2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: FAZER PINTURA NA FACHADA DA CRECHE NOVA.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Erondi Marcos Antônio</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/663/l_03_2020.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/663/l_03_2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: CONSERTAR COM URGÊNCIA A ILUMINAÇÃO DE UM DOS REFLETORES DO ESTÁDIO MUNICIPAL.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Jorge Aparecido Machado</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/664/l_04_2020.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/664/l_04_2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: INSTALAR APARELHO DE AR CONDICIONADO NA SALA DOS MOTORISTAS DA UBS.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Jesus Vicente da Silva</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/665/l_05_2020.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/665/l_05_2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: COLOCAR PLACAS DE PROIBIDO ESTACIONAR NA RUA SANTO ONOFRE.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Celso Antônio Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/666/l_06_2020.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/666/l_06_2020.pdf</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/667/l_07_2020.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/667/l_07_2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: FAZER PINTURA NOS PONTOS DE ÔNIBUS.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Julio César Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/668/l_08_2020.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/668/l_08_2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: FAZER RECAPEAMENTO ASFÁLTICO OU OPERAÇÃO TAPA BURACOS.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/669/l_09_2020.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/669/l_09_2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: CONSERTAR OS APARELHOS DE AR CONDICIONADO INSTALADOS NAS SALAS DE AULA DA ESCOLA EMEB IVETE PEREIRA.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/670/l_10_2020.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/670/l_10_2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: CONSTRUIR UMA LOMBADA NA RUA SANTA LUZIA, POR VOLTA DO Nº 161.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/671/l_11_2020.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/671/l_11_2020.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: REALIZAR MANUTENÇÃO NA QUADRA POLIESPORTIVA E NA ACADEMIA AO AR LIVRE.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>Jefferson Alexandre dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/676/projeto_de_decreto_legislativo_no__01_2020.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/676/projeto_de_decreto_legislativo_no__01_2020.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO TAQUARALENSE AO ILUSTRISSIMO SENHOR 'JESUS APARECIDO PIAN'</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/677/projeto_de_decreto_legislativo_no__02_2020.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/677/projeto_de_decreto_legislativo_no__02_2020.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ TAQUARALENSE A SRA. 'MARILENE APARECIDA FERNANDES DE FREITAS'</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t xml:space="preserve">MESA DIRETORA </t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE APROVAÇÃO DAS CONTAS DO EXERCICIO FISCAL DO EXECUTIVO DO ANO DE 2017.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/714/projeto_de_decreto_l_04_2020.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/714/projeto_de_decreto_l_04_2020.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ TAQUARALENSE À 'NADIR DOMINGUES DE TOLEDO'</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/713/projeto_de_decreto_l_05_2020.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/713/projeto_de_decreto_l_05_2020.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIPLOMA DE 'POLICIAL MILITAR E CIVIL DO ANO', NO MUNICIPIO DE TAQUARAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/672/projeto_de_lei_l_01_2020.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/672/projeto_de_lei_l_01_2020.pdf</t>
   </si>
   <si>
     <t>REVISÃO GERAL E ANUAL DAS REMUNERAÇÕES DOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/673/projeto_de_lei_l_02_2020.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/673/projeto_de_lei_l_02_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DO VALOR DO AUXILIO ALIMENTAÇÃO DE SERVIDORES DO LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/674/projeto_de_lei_l_03_2020_verdadeiro.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/674/projeto_de_lei_l_03_2020_verdadeiro.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO GINÁSIO MUNICIPAL DE ESPORTES 'DEIR APARECIDO BARBOZA'</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/675/projeto_de_lei_no_l_04_2020.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/675/projeto_de_lei_no_l_04_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI Nº 519 DE 12 DE SETEMBRO DE 2020.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTOS</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/648/requerimento_sn_00.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/648/requerimento_sn_00.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMAÇÕES REFERENTE A LICITAÇÃO DA REFORMA DO ESTÁDIO MUNICIPAL.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/649/requerimento_l_01_2020.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/649/requerimento_l_01_2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMAÇÕES SOBRE A POSSIBILIDADE DE PAGAR ADICIONAL/GRATIFICAÇÃO DE RISCO DE VIDA PARA SERVIDORES PÚBLICOS QUE EXERCEM SUAS ATIVIDADES JUNTO A EQUIPE DE SAÚDE DESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/650/requerimento_l_02_2020.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/650/requerimento_l_02_2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo encaminhar a esta Casa de Leis esclarecimentos  e documentos com relação as dispensas de Licitações 12/2020, 17/2020 e 19/2020 para Aquisição de equipamentos destinados ao Departamento de Saúde._x000D_
 a)	Qual o critério adotado para a escolha das empresas contratadas;_x000D_
 b)	Se houve cotação de valores com outras empresas, se sim, quais as empresas;_x000D_
 c)	Quando ocorrerá a entrega dos Equipamentos;_x000D_
 d)	Se quanto aos valores contratados se foram baseados em alguma tabela de referencia da saúde._x000D_
 e)	Cópia dos processos de Dispensas, das Notas Fiscais, dos Empenhos, das Garantias e descrição detalhadas dos Equipamentos.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/651/requerimento_l_03_2020.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/651/requerimento_l_03_2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo informações para que o mesmo, forneça o seguinte:    Como é de amplo conhecimento, na Rua Santo Onofre, foi ‘implantada sinalização’, onde, nos dois sentidos, passou a ser ‘proibido estacionar’, o que vem causando transtorno ao comércio local, solicito o Poder Executivo local, os seguintes esclarecimentos: Qual a motivação para a referida implantação?; Foi feita a vistoria do local e da área de influência, obtendo o maior número possível de dados, referentes à intervenção da via denominada Santo Onofre? Se sim, enviar documentos; Foram observados, volume e composição do tráfego, características físicas e geométricas, itinerário dos veículos, uso do solo, movimentação de pedestres, levantamento cadastral, como: interferência direta nos moradores do Bairro (Vilinha), interferência direta nas empresas comerciais localizadas na citada Rua?? Em caso afirmativo, que sejam enviadas cópias dos documentos.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/652/requerimento_l_04_2020.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/652/requerimento_l_04_2020.pdf</t>
   </si>
   <si>
     <t>REQUER O EXECUTIVO INFORMAÇÕES REFERENTE AO CÓDIGO DE POSTURAS...DESTINAÇÃO DE LIXO... ETC.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/653/requerimento_l_05_2020.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/653/requerimento_l_05_2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo para que o mesmo, forneça as seguintes informações:  Qual a probabilidade da Equipe da Vigilância Sanitária atuar durante a Pandemia no horário noturno, visto que a noite ocorrem inúmeras áreas de aglomerações, como churrascos, festas, encontro de amigos._x000D_
                  Informo ainda que em uma denuncia realizada junto a Policia Militar sobre uma aglomeração, a própria policia informou que para poderem atuar seria somente com a presença e apoio da Vigilância Sanitária, e sem a presença deles não poderiam fazer nada.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/654/requerimento_l_06_2020.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/654/requerimento_l_06_2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo informações referente ao Projeto E/09/2020 “Autoriza e Regulamenta a Concessão de Uso de Bens Imóveis e Espaços Públicos que Especifica, e dá outras providências”_x000D_
 a)	Como foram realizadas as medições dos trailers, ou seja, como foi calculada a metragem de cada um;_x000D_
 b)	Qual tabela de valores foi utilizada para colocar o valor;</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/715/requerimento_l_07_2020.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/715/requerimento_l_07_2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO FAZER LIMPEZA NA PRAÇA SENHOR BOM JESUS, TODAS AS SEXTAS-FEIRAS, APÓS O TÉRMINO DO EXPEDIENTE DO PESSOAL QUE ESTÁ EXECUTANDO OBRAS DE REFORMA NOS BANHEIROS.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/716/requerimento_l_08_2020.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/716/requerimento_l_08_2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORME ESTA CASA DE LEIS:  porquê de não estar sendo executado serviços de limpeza na Lagoa de Tratamento de Esgoto do nosso Município de Taquaral, ou seja, não está fazendo tratamento nenhum na lagoa e requeiro ainda que seja realizada a limpeza em nossa lagoa de tratamento urgente.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/717/requerimento_l_09_2020.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/717/requerimento_l_09_2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORME ESTA CASA DE LEIS:  como foi realizada a escolha do Pessoal da Saúde que irá receber 40% de insalubridade de acordo com a Portaria 353 de 15 de outubro de 2020, caso tenha algum laudo de equipe técnica, solicito que encaminhe a esta casa de Leis.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/718/requerimento_l_10_2020.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/718/requerimento_l_10_2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORME ESTA CASA DE LEIS:  esclarecimentos referente a Portaria de insalubridade para alguns funcionários:_x000D_
 a)	Quais foram os critérios para a escolha do pagamento de Insalubridade aos Funcionários da Saúde?_x000D_
 b)	Porque a psicóloga, a fonoaudióloga, a equipe de Agentes Comunitários de Saúde (EFS) que fazem visitas não entraram nesta gratificação de insalubridade?_x000D_
 c)	A psicóloga, a fonoaudióloga e os agentes trabalham em prédio separado do Posto de Saúde?_x000D_
 d)	Os agentes comunitários não fazem visitas nas casas das pessoas, não entregam encaminhamentos, não organizam remédios para os pacientes?_x000D_
 e)	Os agentes, os funcionários da educação e alguns funcionários de serviços gerais não ficaram na barreira sanitária tomando sol e chuva de segunda a segunda, parando veículos de todas as cidades Brasil, aferindo temperatura e exigindo máscaras para evitar a proliferação do vírus Covid 19 em nosso Município? Isso é linha de frente ou não?_x000D_
 f)	Tem funcionários de outros setores que</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -761,68 +761,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/661/l_01_2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/662/l_02_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/663/l_03_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/664/l_04_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/665/l_05_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/666/l_06_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/667/l_07_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/668/l_08_2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/669/l_09_2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/670/l_10_2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/671/l_11_2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/676/projeto_de_decreto_legislativo_no__01_2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/677/projeto_de_decreto_legislativo_no__02_2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/714/projeto_de_decreto_l_04_2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/713/projeto_de_decreto_l_05_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/672/projeto_de_lei_l_01_2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/673/projeto_de_lei_l_02_2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/674/projeto_de_lei_l_03_2020_verdadeiro.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/675/projeto_de_lei_no_l_04_2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/648/requerimento_sn_00.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/649/requerimento_l_01_2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/650/requerimento_l_02_2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/651/requerimento_l_03_2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/652/requerimento_l_04_2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/653/requerimento_l_05_2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/654/requerimento_l_06_2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/715/requerimento_l_07_2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/716/requerimento_l_08_2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/717/requerimento_l_09_2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/718/requerimento_l_10_2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/661/l_01_2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/662/l_02_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/663/l_03_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/664/l_04_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/665/l_05_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/666/l_06_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/667/l_07_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/668/l_08_2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/669/l_09_2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/670/l_10_2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/671/l_11_2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/676/projeto_de_decreto_legislativo_no__01_2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/677/projeto_de_decreto_legislativo_no__02_2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/714/projeto_de_decreto_l_04_2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/713/projeto_de_decreto_l_05_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/672/projeto_de_lei_l_01_2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/673/projeto_de_lei_l_02_2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/674/projeto_de_lei_l_03_2020_verdadeiro.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/675/projeto_de_lei_no_l_04_2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/648/requerimento_sn_00.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/649/requerimento_l_01_2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/650/requerimento_l_02_2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/651/requerimento_l_03_2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/652/requerimento_l_04_2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/653/requerimento_l_05_2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/654/requerimento_l_06_2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/715/requerimento_l_07_2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/716/requerimento_l_08_2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/717/requerimento_l_09_2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2020/718/requerimento_l_10_2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>