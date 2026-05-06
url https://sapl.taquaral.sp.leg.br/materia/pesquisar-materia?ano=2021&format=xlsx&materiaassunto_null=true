--- v0 (2026-02-05)
+++ v1 (2026-05-06)
@@ -54,744 +54,744 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Claudio Luiz Bolaina</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/690/l_01_2021.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/690/l_01_2021.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO REALIZAR INSTALAÇÃO DE ILUMINAÇÃO NO VIADUTO QUE LIGA A RUA CAFEZAL À RUA SANTO ONOFRE E TAMBEM FAZER MAIS INSTALAÇÃO DE ILUMINAÇÃO NA RUA SANTO ONOFRE. "não veio resposta"</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ari Fernando Jacinto</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/691/l_02_2021.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/691/l_02_2021.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE SEJA CONTATADA A ORDEM DOS ADVOGADOS DE PITANGUEIRAS PARA QUE SEJA VIABILIZADA A 'TRIAGEM' PARA NOMEAÇÃO DE ADVOGADOS, EM NOSSA CIDADE.  "não veio resposta"</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/692/l_03_2021.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/692/l_03_2021.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE INTERCEDA JUNTO A SECRETARIA DE EDUCAÇÃO E A SECRETARIA DE ADMINISTRAÇÃO PARA PROVIDENCIAR COM URGÊNCIA CRIAÇÃO DOS CARGOS DE PSICÓLOGO E ASSISTENTE SOCIAL, PARA ATUAREM NAS ESCOLAS MUNICIPAIS COMO PRECONIZA A LEI FEDERAL Nº 13.935/2019.  "não veio resposta"</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/693/l_04_2021.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/693/l_04_2021.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO REALIZAR INSTALAÇÃO DE VIDRO DE PROTEÇÃO NA IMAGEM DO SENHOR BOM JESUS QUE FICA NA ENTRADA DA UNIDADE BÁSICA DE SAÚDE (UBS).  "não veio resposta"</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Jefferson Alexandre dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/694/l_05_2021.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/694/l_05_2021.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO REALIZAR REPARO NA ESTRADA DO SITIO BOA VISTA EM TODA SUA EXTENSÃO.  "não veio resposta"</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/695/l_06_2021.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/695/l_06_2021.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO CONSTRUIR PELO MENOS 2 (DUAS) LOMBADAS AO LONGO DA RUA SANTA ISABEL.  "não veio resposta"</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/696/l_07_2021.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/696/l_07_2021.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO: ELABORAR UM PROJETO DE LEI PARA NOVO REFIS; QUE SEJA CONCEDIDO AOS CONTRIBUINTES MUNICIPAL PARA PAGAMENTO A VISTA DE ATÉ 95% DE DESCONTO NOS JUROS E TAXAS; QUE OS DESCONTOS SEJAM DECRESCIDOS QUANTO AO NÚMERO DE PARCELAS; QUE O NÚMERO DE PARCELAS SEJA ATÉ EM 60 MESES.  "não veio resposta"</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Roberto Urbino da Silva</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/697/l_08_2021.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/697/l_08_2021.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS NO SENTIDO DE: DAR MAIOR SUPORTE AO PESSOAL DA RECICLAGEM, DE MANEIRA A CEDER-LHES MAIOR ESTRUTURA FÍSICA COM A CONSTRUÇÃO DE UM BARRACÃO, OU CEDER UM DOS BARRACÕES EXISTENTES NO MUNICÍPIO.  "não veio resposta"</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/698/l_09_2021.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/698/l_09_2021.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: CONTRATAÇÃO DE PSICOPEDAGOGO E PSICOMOTRICISTA.  "não veio resposta"</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/699/l_10_2021.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/699/l_10_2021.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: REALIZAÇÃO DE LIMPEZA NAS RUAS DA CIDADE E APLICAR VENENO NAS CALÇADAS, POIS ESTÃO COM MUITO MATO.  "não veio resposta"</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/700/l_11_2021_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/700/l_11_2021_com_resposta.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: AFIXAR PLACAS PRÓXIMAS AO POSTO DE COMBUSTÍVEL, ORIENTANDO OS CAMINHÕES ESTACIONAREM NO PÁTIO DO POSTO, NO SENTIDO PARALELO À RUA CENTRAL E NÃO PERPENDICULAR. "com resposta"</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/701/l_12_2021_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/701/l_12_2021_com_resposta.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: INSTALAR PONTO DE ÔNIBUS NA RUA SANTO ONOFRE E TAMBEM MAIS POSNTO DE ILUMINAÇÃO. "com resposta"</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/702/l_13_2021_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/702/l_13_2021_com_resposta.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: QUE SEJA FEITA FISCALIZAÇÃO NO SENTIDO DE 'NOTIFICAR' OS RESPONSÁVEIS PELO IMÓVEL DA VIVO, OPERADORA DE RELEFONIA, LOCALIZADA AO LADO DA CRECHE MUNICIPAL, POIS ESTÁ SENDO TOMADO POR VEGETAÇÃO, QUE EFETUE LIMPEZA NO REFERIDO IMÓVEL, DENTRO DE UM PRAZO PRÉ-ESTUPULADO, SOB PENA DE APLICAÇÃO DAS PENALIDADES LEGAIS PREVISTA NA LEI DE USO DO SOLO DO MUNICÍPIO. "com resposta"</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/703/l_14_2021_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/703/l_14_2021_com_resposta.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: LIMPAR OS POÇOS ARTESIANOS. "com resposta"</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/704/l_15_2021_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/704/l_15_2021_com_resposta.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: CONSTRUIR UM RESERVATÓRIO DE ÁGUA, TIPO UMA REPRESA PEGANDO ÁGUA DA FAZENDA ALTO MINHO. "com resposta"</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/705/l_16_2021_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/705/l_16_2021_com_resposta.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: COLOCAR PLACAS COM OS NOMES DE TODAS AS RUAS DA CIDADE. "com resposta"</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/706/l_17_2021__com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/706/l_17_2021__com_resposta.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: COLOCAR PLACAS DE PROIBIDO ESTACIONAR BICICLETAS EM FRENTE A UNIDADE BÁSICA DE SAÚDE, ONDE PASSAM OS PEDESTRES. "com resposta"</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/707/l_18_2021_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/707/l_18_2021_com_resposta.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: ROÇAR O MATO QUE ESTÁ EM VOLTA DAS PLACAS LOCALIZADAS NA VICINAL TAQUARAL/IBITIUVA. "com resposta"</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/708/l_19_2021_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/708/l_19_2021_com_resposta.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: FAZER PINTURA NA FACHADA E NA CALÇADA DA CRECHE NOVA E TAMBEM A LIMPEZA NO JARDIM QUE LÁ EXISTE. "com resposta"</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/709/l_20_2021_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/709/l_20_2021_com_resposta.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: HORAS EXTRAS REMUNERADAS A TODOS OS FUNCIONÁRIOS DA SAÚDE. "com resposta"</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/710/l_21_2021_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/710/l_21_2021_com_resposta.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: CONSTRUIR UM PONTO DE ÔNIBUS EXCLUSIVAMENTE PARA OS TRABALHADORES, NO TERRENO QUE FICA EM FRENTE AO BAR DO DJALMA. "com resposta"</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/711/l_22_2021_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/711/l_22_2021_com_resposta.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: VIABILIZE UM POLO DE TRATAMENTO PÓS-COVID. "com resposta"</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/712/l_23_2021_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/712/l_23_2021_com_resposta.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: FAZER LIMPEZA NA AVENIDA RAUL SEIXAS, TIRAR OS RESTOS DOS PARQUINHOS, ARRUMAR AS CALÇADAS, OS ALAMBRADOS E A ILUMINAÇÃO. "com resposta"</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Sérgio Alexandre da Silva</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/997/l_24_2021_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/997/l_24_2021_com_resposta.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: ASSISTENCIA SOCIAL E PSICÓLOGA FAZER VISITAS NAS CASAS DAS FAMILIAS QUE TESTARAM POSITIVO PARA O COVID-19. "com resposta"</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/998/l_25_2021_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/998/l_25_2021_com_resposta.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: COLOCAR PLACAS DE IMPEDIMENTO DE ESTACIONAR CARRETAS E CAMINHÕES EM VOLTA DA PRAÇA SENHOR BOM JESUS. "com resposta"</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/999/l_26_2021_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/999/l_26_2021_com_resposta.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: PARA QUE TENHA ATENDIMENTO DE DENTISTA NO HORÁRIO NOTURNO. "com resposta"</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1000/l_27_2021_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1000/l_27_2021_com_resposta.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: DISPONIBILIZAR O CARRO DE SOM DO MUNICÍPIO PARA AVISAR NA RUA SOBRE O FALECIMENTO DE ALGUM MUNICÍPE. "com resposta"</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1001/l_28_2021_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1001/l_28_2021_com_resposta.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: CONSTRUIR O 'PORTAL DE ENTRADA', NA PRINCIPAL ENTRADA DO MUNICÍPIO DE TAQUARAL, E NAS DEMAIS ENTRADAS DA CIDADE, COLOCAR ´PLACAS COM MAIOR VISIBILIDADE'. "com resposta"</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1002/l_29_2021_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1002/l_29_2021_com_resposta.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: INICIAR A VACINAÇÃO CONTRA O COVID-19, NOS CAMINHONEIROS DO MUNICÍPIO DE TAQUARAL. "com resposta"</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Ari Fernando Jacinto, Jefferson Alexandre dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1003/l_30_2021_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1003/l_30_2021_com_resposta.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: MELHOR FISCALIZAÇÃO NO DESPERDÍCIO DE ÁGUA, COMO LAVAR CALÇADAS, CARROS, E REALIZAR CAMPANHA PARA UMA MELHOR CONSCIENTIZAÇÃO "com resposta"</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1004/l_31_2021_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1004/l_31_2021_com_resposta.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: Utilizar o Valor de 101.000,00 (Cento e Um Mil Reais), da Emenda Extra Orçamentaria indicada pelo Deputado Geninho Zuliani, que em breve estará disponível nos Cofres do nosso Município, para aquisição de um Micro-ônibus para a área da Saúde, mais precisamente ao transporte de Pacientes para Barretos.  "com resposta"</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1005/l_32_2021_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1005/l_32_2021_com_resposta.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: FAZER CALÇADA NA FRENTE DA COZINHA PILOTO, POIS ESTÁ TODA QUEBRADA "com resposta"</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Ari Fernando Jacinto, Celso Antônio Ferreira, Claudio Luiz Bolaina, Elizangela Medeiros Verdinelli, Erondi Marcos Antônio, Jefferson Alexandre dos Santos, Jorge Aparecido Machado, Roberto Urbino da Silva, Sérgio Alexandre da Silva</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1006/l_33_2021_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1006/l_33_2021_com_resposta.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: Realize o plantio de ‘arvores’ e próximo, seja colocado o nome em uma ‘placa’ para cada ‘Cidadão ou Cidadã Taquaralense que tenha perdido a vida por COVID-19. "com resposta"</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1007/l_34_2021_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1007/l_34_2021_com_resposta.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: Podar a Árvore, localizada na Rua São Joaquim, nº 257, Jardim Esperança. "com resposta"</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1008/l_35_2021_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1008/l_35_2021_com_resposta.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: Instalar cobertura no Banco do Cemitério em toda sua extensão. "com resposta"</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Ari Fernando Jacinto, Elizangela Medeiros Verdinelli</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1009/l_36_2021_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1009/l_36_2021_com_resposta.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: ADQUIRIR UM APARELHO DE ULTRASSONOGRAFIA COM A MÁXIMA URGÊNCIA. "com resposta"</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1010/l_37_2021_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1010/l_37_2021_com_resposta.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: Alugar poços artesianos que estejam próximos à rede de encanamento do município, tendo a possibilidade de serem aproveitados no período da seca. "com resposta"</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1011/l_38_2021_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1011/l_38_2021_com_resposta.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: Incorporar o Auxilio Alimentação dos Funcionários Públicos do Executivo a Folha de Pagamento. "com resposta"</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1012/l_39_2021.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1012/l_39_2021.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: Fazer limpeza na Praça Senhor Bom Jesus, com a máxima urgência. "não veio resposta"</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1013/l_40_2021.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1013/l_40_2021.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: Podar as árvores em frente a Escola Dr. Elisio de Castro. "não veio resposta"</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1014/l_41_2021.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1014/l_41_2021.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: Arrumar a Boca de Lobo, próxima ao cemitério. "não veio resposta"</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1015/l_42_2021.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1015/l_42_2021.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: Arrumar as Estradas Rurais e Vicinais do Município de Taquaral. "não veio resposta"</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1016/l_43_2021.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1016/l_43_2021.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: Plantar árvores frutíferas na Área Verde do Bairro Alto Minho. "não veio resposta"</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1017/l_44_2021_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1017/l_44_2021_com_resposta.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: Realizar limpeza geral no Estádio Municipal "com resposta"</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1018/l_45_2021_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1018/l_45_2021_com_resposta.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS: Tapar os buracos das Ruas Urgente.  "com resposta"</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/722/l_01_2021.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/722/l_01_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REPROVAÇÃO DA CONTAS DO EXERCICIO FISCAL DO EXECUTIVO NO ANO DE 2018.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/723/l_02_2021.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/723/l_02_2021.pdf</t>
   </si>
   <si>
     <t>CONCEDE HOMENAGEM E CONGRATULAÇÕES AOS SERVIDORES PÚBLICOS DA ÁREA DA SAÚDE DO MUNICÍPIO DE TAQUARAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/681/l_01_2021_-_retirado.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/681/l_01_2021_-_retirado.pdf</t>
   </si>
   <si>
     <t>CRIA NO ÂMBITO MUNICIPAL A CÂMARA MIRIM. PROJETO RETIRADO</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/682/l_02_2021.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/682/l_02_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE NOME DA CENTRAL DE ALIMENTAÇÃO (COZINHA PILOTO) MARIA APARECIDA DO NASCIMENTO ORIGELLA.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/683/l_03_2021.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/683/l_03_2021.pdf</t>
   </si>
   <si>
     <t>CRIA NO ÂMBITO MUNICIPAL A CÂMARA MIRIM.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/684/l_04_2021.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/684/l_04_2021.pdf</t>
   </si>
   <si>
     <t>MODIFICA O § 2º DO ARTIGO 6º DA LEI 713 DE 22 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/685/l_05_2021_-_retirado.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/685/l_05_2021_-_retirado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INSTITUIR COMO ESSENCIAL OS ESTABELECIMENTOS DE SERVIÇOS DE EDUCAÇÃO FISICA NO MUNICIPIO DE TAQUARAL-SP. PROJETO RETIRADO.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/686/l_06_2021.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/686/l_06_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE NOME DO 'SALÃO DE EVENTOS DE IVO BOLAINA'.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/687/l_07_2021.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/687/l_07_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ADOÇÃO DE MEDIDAS TEMPORÁRIAS E EMERGENCIAIS NA PREVENÇÃO E COMBATE AO CONTÁGIO DE COVID-19 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/688/l_08_2021.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/688/l_08_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO DA LISTA DE PESSOAS VACINADAS PELA SECRETARIA DE SAÚDE DO MUNICÍPIO DE TAQUARAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/689/l_12_2021.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/689/l_12_2021.pdf</t>
   </si>
   <si>
     <t>MODIFICA O ARTIGO 4º DA LEI 545 DE 12 DE ABRIL DE 2012.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE NOME DO ALOJAMENTO DOS MOTORISTAS DA UBS DE "JAIR APARECIDO BOLDRIM'</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/720/l_14_2021.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/720/l_14_2021.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A LEI FEDERAL Nº 12.527, DE 18 DE NOVEMBRO DE 2011, QUE DISPÕE SOBRE O ACESSO À INFORMAÇÃO, EM RELAÇÃO AO ESTOQUE DE MEDICAMENTOS DE DISTRIBUIÇÃO GRATUITA PELO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA RUA ANTONIO URBINO DA SILVA.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/737/l_16_2021.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/737/l_16_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO DO CARGO DE AGENTE ENCARREGADO DE SEGURANÇA E PORTARIA E CRIAÇÃO DO CARGO DE ASSESSOR DA PRESIDÊNCIA NA ESTRUTURA ORGANIZACIONAL DA CÂMARA MUNICIPAL DE TAQUARAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVO A LEI Nº 831 DE 13 DE DEZEMBRO DE 2021 QUE "DISPÕE SOBRE A PRODUÇÃO E O ARQUIVAMENTO DE DOCUMENTOS EM MEIOS ELETROMAGNÉTICOS NO ÂMBITO DE DIRETA E INDIRETA O MUNICIPIO DE TAQUARAL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -1104,67 +1104,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/690/l_01_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/691/l_02_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/692/l_03_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/693/l_04_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/694/l_05_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/695/l_06_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/696/l_07_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/697/l_08_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/698/l_09_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/699/l_10_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/700/l_11_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/701/l_12_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/702/l_13_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/703/l_14_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/704/l_15_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/705/l_16_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/706/l_17_2021__com_resposta.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/707/l_18_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/708/l_19_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/709/l_20_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/710/l_21_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/711/l_22_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/712/l_23_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/997/l_24_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/998/l_25_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/999/l_26_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1000/l_27_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1001/l_28_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1002/l_29_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1003/l_30_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1004/l_31_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1005/l_32_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1006/l_33_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1007/l_34_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1008/l_35_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1009/l_36_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1010/l_37_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1011/l_38_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1012/l_39_2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1013/l_40_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1014/l_41_2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1015/l_42_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1016/l_43_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1017/l_44_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1018/l_45_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/722/l_01_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/723/l_02_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/681/l_01_2021_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/682/l_02_2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/683/l_03_2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/684/l_04_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/685/l_05_2021_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/686/l_06_2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/687/l_07_2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/688/l_08_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/689/l_12_2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/720/l_14_2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/737/l_16_2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/690/l_01_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/691/l_02_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/692/l_03_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/693/l_04_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/694/l_05_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/695/l_06_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/696/l_07_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/697/l_08_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/698/l_09_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/699/l_10_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/700/l_11_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/701/l_12_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/702/l_13_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/703/l_14_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/704/l_15_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/705/l_16_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/706/l_17_2021__com_resposta.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/707/l_18_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/708/l_19_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/709/l_20_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/710/l_21_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/711/l_22_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/712/l_23_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/997/l_24_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/998/l_25_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/999/l_26_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1000/l_27_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1001/l_28_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1002/l_29_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1003/l_30_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1004/l_31_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1005/l_32_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1006/l_33_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1007/l_34_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1008/l_35_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1009/l_36_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1010/l_37_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1011/l_38_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1012/l_39_2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1013/l_40_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1014/l_41_2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1015/l_42_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1016/l_43_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1017/l_44_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/1018/l_45_2021_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/722/l_01_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/723/l_02_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/681/l_01_2021_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/682/l_02_2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/683/l_03_2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/684/l_04_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/685/l_05_2021_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/686/l_06_2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/687/l_07_2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/688/l_08_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/689/l_12_2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/720/l_14_2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2021/737/l_16_2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="204.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>