--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -54,1456 +54,1456 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Ari Fernando Jacinto</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/727/l_01_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/727/l_01_com_resposta.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO ALTERAR O CONVÊNIO DE PAGAMENTO DA TARIFA DE ÁGUA. 'com resposta"</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Erondi Marcos Antônio</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/728/l_02__com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/728/l_02__com_resposta.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO REALIZAR REPAROS NA CALÇADA ENTRE CRECHE NOVA E A CASA DO SR. NILTON SAKOMURA. 'com resposta"</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Claudio Luiz Bolaina, Erondi Marcos Antônio</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/729/l_03_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/729/l_03_com_resposta.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO REALIZAR REPAROS E MANUTENÇÃO NO TETO DO TERMINAL RODOVIÁRIO POR CONTA DOS POMBOS. 'com resposta"</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/730/l_04_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/730/l_04_com_resposta.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INSTALAR UM BEBEDOURO D' ÁGUA NO TERMINAL RODOVIÁRIO. 'com resposta"</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Claudio Luiz Bolaina</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1019/l_05_2022_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1019/l_05_2022_com_resposta.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: FAZER TUBULAÇÃO DE ÁGUA (BOCA DE LOBO) NA RUA SÃO MIGUEL. "com resposta"</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Jefferson Alexandre dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1020/l_06_2022_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1020/l_06_2022_com_resposta.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: REALIZAÇÃO DE UM PROGRAMA DE CASTRAÇÃO DE CÃES E GATOS NO NOSSO MUNICÍPIO. "com resposta"</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1021/l_07_2022_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1021/l_07_2022_com_resposta.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: QUE SEJA DESTINADO UM MICRO-ÔNIBUS, PARA O TRANSPORTE DAS CRIANÇAS NA SAÍDA DA EMEC, PARA QUE AS MESMAS SEJAM LEVADAS ATÉ ALGUNS PONTOS DA CIDADE, MAIS PRÓXIMOS DE SUAS RESIDÊNCIAS.  "com resposta"</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1022/l_08_2022_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1022/l_08_2022_com_resposta.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: REALIZAR A EQUIPARAÇÃO SALARIAL DOS AUXILIARES DE ENFERMAGEM COM OS TÉCNICOS DE ENFERMAGEM APÓS A IMPLEMENTAÇÃO DA LEI QUE INSTITUIU O PISO SALARIAL PARA A CLASSE.   "com resposta"</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1023/l_09_2022_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1023/l_09_2022_com_resposta.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: _x000D_
 a) consertar o buraco da rampa da Unidade Básica de Saúde._x000D_
 b) podar a grama do Jardim da Unidade Básica de Saúde. "com resposta"</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: Tapar o buraco da Rua Projetada E, nº 479. "com resposta"</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1025/l_11_2022_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1025/l_11_2022_com_resposta.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: Instalar uma torneira/pia  do lado de fora do banheiro do Cemitério Novo, para que as pessoas que frequentam o locam possam higienizar as mãos.  "com resposta"</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1026/l_12_2022_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1026/l_12_2022_com_resposta.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO:_x000D_
  a)	Fazer uma limpeza geral ao redor do Conselho Tutelar_x000D_
 b)	Fazer uma pintura no prédio do Conselho Tutelar.  "com resposta"</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1027/l_13_2022_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1027/l_13_2022_com_resposta.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: Recolher as placas de transito que estão espalhadas na cidade sem uso.  "com resposta"</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1028/l_14_2022_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1028/l_14_2022_com_resposta.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: Fazer uma limpeza geral ao redor da Caixa d’ agua do Bairro Alto Minho. "com resposta"</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1029/l_15_2022_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1029/l_15_2022_com_resposta.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: Avaliar a possibilidade de colocar novamente o nome no prédio da creche nova e o brasão do município nos pontos de ônibus. . "com resposta"</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1030/l_16_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1030/l_16_2022.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: Avaliar a possibilidade de realizar a construção de galerias de água pluviais em ambos os lados na Rua São Luís, na altura do número 237. "não veio resposta"</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1031/l_17_2022_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1031/l_17_2022_com_resposta.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: Trocar as bandeiras que estão expostas na frente do Paço Municipal. "com resposta"</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1032/l_18_2022_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1032/l_18_2022_com_resposta.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: INSTALAR ILUMINAÇÃO DO LADO DE FORA DO NOVO SALÃO DE ENVENTOS. "com resposta"</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1033/l_19_2022_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1033/l_19_2022_com_resposta.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: CONSTRUIR CALÇADA NA COZINHA PILOTO. "com resposta"</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1034/l_20_2022_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1034/l_20_2022_com_resposta.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: REALIZAR REFORMA E PINTURA NA ARQUIBANCADA DO CAMPO, LOCALIZADO NA VILINHA.  "com resposta"</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1035/l_21_2022_com_resposta.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1035/l_21_2022_com_resposta.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: FAZER LIMPEZA E COLOCAR TELA DE PROTEÇÃO NO BEBEDOURO DE ÁGUA DO VELÓRIO MUNICIPAL, E/OU INSTALAR UM BEBEDOURO DE ÁGUA NA PARTE INTERNA DO MESMO.  "com resposta"</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/833/projeto_de_decreto_l_01_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/833/projeto_de_decreto_l_01_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO TAQUARALENSE E DÁ OUTRAS PROVIDÊNCIAS. GOVERNADOR DO ESTADO DE SÃO PAULO RODRIGO GARCIA</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/834/projeto_de_decreto_l_02_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/834/projeto_de_decreto_l_02_2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO TAQUARALENSE AO EXCELENTISSIMO SENHOR EUGÊNIO JOSÉ ZULIANI - GENINHO</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/835/projeto_de_decreto_l_03_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/835/projeto_de_decreto_l_03_2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO TAQUARALENSE AO 'BEM FEITOR' SR. PAULO CEZAR BELLOTTI</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/836/projeto_de_decreto_l_04_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/836/projeto_de_decreto_l_04_2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO AO 'BEM FEITOR' SR. PAULO CEZAR BELLOTTI</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/746/no01-22_-_projeto_de_lei_complementar_reajuste_01_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/746/no01-22_-_projeto_de_lei_complementar_reajuste_01_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS DO MUNICIPIO DE TAQUARAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/743/no02-22_-_projeto_de_lei_complementar_reajuste_diretor_01_22_2.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/743/no02-22_-_projeto_de_lei_complementar_reajuste_diretor_01_22_2.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 12, DE 24 DE JUNHO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/744/no03-22_-_projeto_de_lei_complementar_altera_estatuto_12_21_3.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/744/no03-22_-_projeto_de_lei_complementar_altera_estatuto_12_21_3.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 39, DE 31 DE DEZEMBRO DE 1997, DA LEI Nº545, DE 10 DE ABRIL DE 2012, DA LEI Nº 243, 09 DE JUNHO DE 2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/745/no04-22_-_projeto_de_lei_complementar_cria_cargos_03_22_1.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/745/no04-22_-_projeto_de_lei_complementar_cria_cargos_03_22_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE PROVIMENTO EFETIVO QUE ESPECÍFICA, ALTERA AS ATRIBUIÇÕES, JORNADA E REFERÊNCIA DE CARGO E OS INCORPORA AO QUADRO GERAL DE PESSOAL DO MUNICÍPIO DE TAQUARAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/747/no05-22_-_projeto_de_lei_complementar_altera_05_03_22_1_3.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/747/no05-22_-_projeto_de_lei_complementar_altera_05_03_22_1_3.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº 05, DE 24 DE SETEMBRO DE 2015.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/748/no06-22_-_projeto_de_lei_complementar_piso_magisterio_03_22_1.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/748/no06-22_-_projeto_de_lei_complementar_piso_magisterio_03_22_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS DO MAGISTÉRIO DO MUNICÍPIO DE TAQUARAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/760/no08-22_-_projeto_de_lei_complementar_vencimentos_acumulo_cargo_comissao_06_22_1_2.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/760/no08-22_-_projeto_de_lei_complementar_vencimentos_acumulo_cargo_comissao_06_22_1_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO DE PROVIMENTO EFETIVO QUE ESPECÍFICA E O INCORPORA AO QUADRO GERAL DE PESSOAL DO MUNICÍPIO DE TAQUARAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/761/no08-22_-_projeto_de_lei_complementar_vencimentos_acumulo_cargo_comissao_06_22_1_2.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/761/no08-22_-_projeto_de_lei_complementar_vencimentos_acumulo_cargo_comissao_06_22_1_2.pdf</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/762/no09-22_-_projeto_de_lei_complementar_vencimentos_agentes_07_22_2.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/762/no09-22_-_projeto_de_lei_complementar_vencimentos_agentes_07_22_2.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE O VENCIMENTO DOS AGENTES COMUNITÁRIOS DE SAÚDE - ACS E DOS AGENTES DE COMBATE AS ENDEMISAS - ACE, EM ATENDIMENTO AO DISPOSTO NA EMENDA CONSTITUCIONAL Nº 120, DE 05 DE MAIO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/731/l_01_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/731/l_01_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS DOS AGENTES POLITICOS DO PODER EXECUTIVO DO MUNICÍPIO DE TAQUARAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/732/l_02_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/732/l_02_2022.pdf</t>
   </si>
   <si>
     <t>DETERMINA E INSTITUI I DIÁRIO OFICIAL DA CÂMARA MUNICIPAL DE VEREADORES DO MUNICÍPIO DE TAQUARAL.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/831/l_03_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/831/l_03_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLEMENTAÇÃO DO PROGRAMA MUNICIPAL DE COMBATE E PREVENÇÃO A DENGUE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>Ari Fernando Jacinto, Elizangela Medeiros Verdinelli</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/832/l_04_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/832/l_04_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE ESPAÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/735/l_01_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/735/l_01_2022.pdf</t>
   </si>
   <si>
     <t>REVISÃO GERAL E ANUAL DAS REMUNERAÇÕES DOS SERVIDORES PÚBLICOS DO LEGISLATIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/736/l_02_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/736/l_02_2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO A CELEBRAR CONTRATO DE EMPRÉSTIMO FINANCEIRO, JUNTO A CAIXA ECONÔMICA FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTOS</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/763/requerimento_l_01_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/763/requerimento_l_01_2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: Se há processo licitatório para compra de Pães, Roscas e Lanches. Encaminhar Notas e Processo Licitatório referente ao mesmo. Encaminhar cópias das notas e empenhos de materiais e mercadorias adquiridas por meio de compra direita do fornecedor de pães e roscas.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>Roberto Urbino da Silva</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/764/requerimento_l_02_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/764/requerimento_l_02_2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: Valor do Gasto com Jardinagem No Paço Municipal em 2021. Encaminhar Notas referente ao mesmo. REPROVADO</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/765/requerimento_l_03_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/765/requerimento_l_03_2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: Valor do Gasto com Serviços de Borracharia e Empresa que presta os Serviços no ano de 2021. Encaminhar Notas referente ao mesmo.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/766/requerimento_l_04_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/766/requerimento_l_04_2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: Valor do Gasto com Serviços de Mecânico e Empresa que presta os Serviços no ano de 2021. Encaminhar Notas referente ao mesmo. REPROVADO</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/767/requerimento_l_05_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/767/requerimento_l_05_2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: que seja informado a este Vereador, quanto ao requerimento para que fosse ‘implantada uma travessia de pedestres elevado’, na rua Cafezal, especificamente em frente ao Paço Municipal ‘João Batista Vilela’._x000D_
 _x000D_
                 Solicito ainda, um ‘estudo técnico’ para a viabilizar o mais rápido possível, a implantação de mais duas ‘travessias de pedestres elevadas’, na Rua Central, sendo uma defronte ao Posto de Saúde e outra na Escola ‘Elísio de Castro’.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/768/requerimento_l_06_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/768/requerimento_l_06_2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: Cópias de Orçamentos e Empenhos referentes aos serviços de pedreiros, pintores e demais obras e reparos feitos no ano de 2021.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>Elizangela Medeiros Verdinelli</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/769/requerimento_l_07_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/769/requerimento_l_07_2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: Para que o município por meio da Prefeitura Municipal verifiquem a viabilidade de ajudar o Canil existente no município com o fornecimento de ração, fornecimento de mão-de-obra para realização de manutenções necessárias no local e ajuda financeira com gastos médico-veterinários.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/770/requerimento_l_08_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/770/requerimento_l_08_2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO:_x000D_
 a)	Tapar os buracos das ruas onde são realizados conserto da rede de agua e esgoto, pois ficam muito tempo aberto, podendo causar acidentes. _x000D_
 b)	Fazer Limpeza nas Ruas, nas sarjetas, em volta da cidade, pois está suja e com este tempo de chuva aumenta ainda mais a dengue.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/771/requerimento_l_09_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/771/requerimento_l_09_2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO:_x000D_
 Avaliar a possibilidade de realizar reformas na estrada rural que liga o município de Taquaral até o Distrito de Ibitiúva na cidade de Pitangueiras, após a ponte. REPROVADO</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/772/requerimento_l_10_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/772/requerimento_l_10_2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: _x000D_
 Cópias de todas as vagas de estagiários, seus cursos, seus semestres atuais e no momento do ingresso e seus supervisores de cada estagiário que devem ser graduados na área do curso oferecido no Período 01/01/2021. Nome e registro de graduação na área de cada responsável pelo estagiário</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/773/requerimento_l_11_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/773/requerimento_l_11_2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: _x000D_
 a)	O valor da reforma da Caixa d’água , localizada próxima no Bairro Alto Minho_x000D_
 b)	Encaminhar todo o processo licitatório ou dispensa de materiais e mão de obra._x000D_
 c)	Orçamentos</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/774/requerimento_l_12_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/774/requerimento_l_12_2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: _x000D_
 a)	O valor do calçamento da Avenida Raul Seixas._x000D_
 b)	Encaminhar todo o processo licitatório ou dispensa de materiais e mão de obra._x000D_
 c)	Orçamentos</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/775/requerimento_l_13_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/775/requerimento_l_13_2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: _x000D_
 a)	O valor da reforma da Boca de Lobo, localizada próxima ao Estádio Municipal._x000D_
 b)	Encaminhar todo o processo licitatório ou dispensa de materiais e mão de obra_x000D_
 c)	Orçamentos</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/776/requerimento_l_14_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/776/requerimento_l_14_2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO:_x000D_
 a)	Lista com todos os nomes de funcionários ativos – Comissionados e Efetivos, com suas respectivas referencias e carga horaria.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/777/requerimento_l_15_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/777/requerimento_l_15_2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: _x000D_
 a)	Contrato detalhado das Caixas Térmicas da Cozinha Piloto (com quantidade, orçamentos, valores, etc)</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/778/requerimento_l_16_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/778/requerimento_l_16_2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: _x000D_
 a)	O valor da manutenção dos geradores _x000D_
 b)	Valor das diárias de aluguel dos mesmos.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/779/requerimento_l_17_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/779/requerimento_l_17_2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO:_x000D_
  a)	O valor gasto com a transmissão de uma Partida de Jogo pela Web Radio Barretos.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/780/requerimento_l_18_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/780/requerimento_l_18_2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO:_x000D_
  a)	Notas, orçamentos referente ao Empenho 1114._x000D_
 b)	Cópia do processo 25/2022 e Dispensa 17/2022</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/781/requerimento_l19_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/781/requerimento_l19_2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: _x000D_
 a) Informação de quais serviços foram realizados com o valor do Crédito Autorizado de acordo com a Lei 800, de 10 de junho de 2021. _x000D_
 b)	Encaminhar notas e orçamentos do serviço realizado.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/782/requerimento_l_20_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/782/requerimento_l_20_2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: _x000D_
 Cópias de todas as notas e orçamentos de todos os serviços de reparos elétricos, hidráulicos, alvenaria e outros tipos de manutenção realizados nos imóveis do Departamento de Assistência Social no ano de 2022;_x000D_
 Cópias de todas as notas de orçamento de compra de materiais para a execução dos serviços acima descritos realizados nos imóveis do Departamento de Assistência Social no ano de 2022.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/783/requerimento_l_21_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/783/requerimento_l_21_2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: O valor de gastos com viagem do Prefeito no ano de 2021.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/784/requerimento_l_22_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/784/requerimento_l_22_2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: _x000D_
 Quais medidas estão sendo tomadas para realizar a entrega de medicamentos a população durante os dias não uteis e aos finais de semana.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: _x000D_
 Os horários de trabalho dos psicólogos concursados ou terceirizados; Qual o número de pacientes atendidos durante o expediente; Se fazem horas extras, se sim, as quantidades de horas extras dos últimos 06 (seis) meses; Quantos pacientes estão sendo atendidos durante as horas extraordinárias; Se há lista de espera, se sim, qual o numero de pacientes constantes na lista;</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/786/requerimento_l_24_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/786/requerimento_l_24_2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO:_x000D_
 •	Quais medidas estão sendo tomadas para realizar a internação voluntária de dependentes químicos hipossuficientes do município de Taquaral; _x000D_
 •	Se há ajuda financeira para realização destas internações; _x000D_
 •	Se há recurso financeiro específico destinado a este fim e qual o valor; _x000D_
 •	Se há convenio formalizado com instituições de recuperação para dependentes químicos; _x000D_
 o	Se sim, quais os nomes das instituições; _x000D_
 o	Se não, informar se há tratativas para formalização, e qual o status das tratativas.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/787/requerimento_l_25_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/787/requerimento_l_25_2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO:_x000D_
 Prestar informações acerca das medidas tomadas para diminuição dos gastos municipais, tendo em vista o alerta emitido pelo Tribunal de Contas do Estado de São Paulo, o qual aponta que o município está atualmente com o índice de Resultado Primário em 92,44%, sendo que o artigo 167-A da Constituição Federal dispõe como limite o percentual de 85%.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/788/requerimento_l_26_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/788/requerimento_l_26_2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: _x000D_
 Prestar informações acerca possibilidade de alteração do artigo 164, da Lei Municipal nº 39 de 31 de dezembro de 1997 , que diz respeito a concessão da sexta parte aos funcionários, pois a lei municipal fixou o prazo de 25 (vinte e cinco) anos para concessão, uma vez que, a legislação estadual ao tratar do mesmo tema, fixou em 20 (vinte) anos para concessão do mesmo benefício aos servidores públicos.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/789/requerimento_l_27_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/789/requerimento_l_27_2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: _x000D_
 Prestar informação dos valores gastos com a pintura e grafite feitos no portão do Ginásio de Esportes “Deir Aparecido Barboza”, no mês de junho e julho.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/790/requerimento_l_28_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/790/requerimento_l_28_2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: _x000D_
 Prestar informação dos valores gastos com viagens, estadias, adiantamentos e alimentação do Exmo. Prefeito no ano de 2021.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/791/requerimento_l_29_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/791/requerimento_l_29_2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: _x000D_
 Prestar informação dos valores gastos com a Saúde no município de Taquaral/SP no ano de 2021.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/792/requerimento_l_30_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/792/requerimento_l_30_2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: _x000D_
 Cópia dos orçamentos, notas, processo de licitação referente a pintura e reparos realizados no Prédio da Prefeitura do Município de Taquaral do ano de 2021 até a presente data.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: _x000D_
 Encaminhar a esta Casa de Leis, notas, empenhos, orçamentos, licitações de todos os gastos com a Saúde no município de Taquaral/SP no ano de 2021.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/794/requerimento_l_32_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/794/requerimento_l_32_2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO:_x000D_
 Encaminhar a esta Casa Legislativa a cópia integral do Processo Licitatório nº 87/2022, modalidade de Dispensa nº 45/2022, que tem como objeto: Contratação de empresa especializada para ministrar curso de capacitação em relacionamento interpessoal dos servidores públicos, bem como, prestar esclarecimentos e informações se o treinamento em questão foi realizado, quantos e quais funcionários foram submetidos ao referido treinamento, e a motivação da necessidade do treinamento em tela.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/795/requerimento_l_33_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/795/requerimento_l_33_2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO:_x000D_
 Encaminhar a esta Casa Legislativa a cópia integral do Contrato, notas e Orçamentos das seguintes Empresas:_x000D_
 RAC  CONSTRUÇÕES E SERVIÇOS EIRELI - CNPJ: 21.764.136/0001-48_x000D_
 ALEX FK DE SOUZA &amp; CIA LTDA - 29.15.907/0001-33_x000D_
 ACS CONSULTORIA E SOLUÇÕES AMBIENTAIS- CNPJ: 41.807.767/0001-04_x000D_
 ATLAS BEBEDOURO VEÍCULOS E PEÇAS LTDA - CNPJ: 00.691.190/0001-30_x000D_
 CGM DROGARIA LTDA - CNPJ: 16.878675/0019-05_x000D_
 CIRÚRGICA MARTOMED LTDA - CNPJ: 44.689.867/0001-71_x000D_
 FÁBIO PAIXÃO SULEIMAN - CNPJ: 31.613.751/0001-71_x000D_
 GIOVANI CÉSAR CADANIO CADENA - CNPJ: 33.062.634/0001-28_x000D_
 INSTITUTO MÉDICO DE DIAGNÓSTICO POR IMAGEM LTDA (IMED BEBEDOURO) - CNPJ: 64.923568/0001-67_x000D_
 MAZETTI SERVIÇOS MÉDICOS - CNPJ: 36.977.776/0001-03_x000D_
 RODRIGO BILATO ME - CNPJ: 20.345.272/0001-02_x000D_
 ROMULO TEIXEIRA MARQUES - CNPJ: 23.848.805/0001-95</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/796/requerimento_l_34_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/796/requerimento_l_34_2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO:_x000D_
 Encaminhar a esta Casa Legislativa o Valor Gasto em Comemoração ao Aniversário da Cidade do ano de 2022, cópia integral dos Contratos, notas e Orçamentos referente a todos os Eventos realizados.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/797/requerimento_l_35_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/797/requerimento_l_35_2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: _x000D_
 Encaminhar a esta Casa Legislativa o Valor Gasto em Comemoração ao Aniversário da Cidade do ano de 2021, cópia integral dos Contratos, notas e Orçamentos referente a todos os Eventos realizados.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/798/requerimento_l_36_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/798/requerimento_l_36_2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO:_x000D_
 Encaminhar a esta Casa Legislativa o Valor Gasto no Departamento de Esporte no ano de 2021, cópia integral dos Contratos, notas e Orçamentos referente a todos os Eventos realizados.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/799/requerimento_l_37_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/799/requerimento_l_37_2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO:_x000D_
 Qual a possibilidade de construir mais alguns pontos de Acesso as Pessoas com  Deficiências e difícil locomoção nas Calçadas do Município de Taquaral.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/800/requerimento_l_38_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/800/requerimento_l_38_2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO:_x000D_
 Informar este Legislativo se os cargos que se encontram vagos ainda serão preenchidos pelo concurso de 2019, obedecendo a ordem de classificação.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/801/requerimento_l_39_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/801/requerimento_l_39_2022.pdf</t>
   </si>
   <si>
     <t>Informar este Legislativo quais os remédios estão faltando na farmácia da UBS e no Pronto Socorro do mesmo.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/802/requerimento_l_40_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/802/requerimento_l_40_2022.pdf</t>
   </si>
   <si>
     <t>Quais medidas estão sendo tomadas para reparar a rede elétrica do Posto de Saúde Municipal, bem como, encaminhe cópias das notas, orçamentos e comprovantes de pagamentos com a contratação de geradores e suas manutenções para a unidade de saúde no ano de 2022.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/803/requerimento_l_41_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/803/requerimento_l_41_2022.pdf</t>
   </si>
   <si>
     <t>Informar quais medidas estão sendo tomadas para minimizar os problemas ocorridos com a bomba da caixa d’água localizada na Prefeitura Municipal, dada a falta de água recorrente. Que encaminhe a esta Casa Legislativa, cópias das notas fiscais, empenhos e comprovantes de pagamentos com a manutenção de bombas d’água e painéis elétricos das mesmas no ano de 2022.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/804/requerimento_l_42_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/804/requerimento_l_42_2022.pdf</t>
   </si>
   <si>
     <t>Preste informações acerca da existência de tratativas para alteração do Artigo 164, da Lei Municipal nº39 de 31 de dezembro de 1997 , que diz respeito a concessão da sexta parte aos funcionários, pois a lei municipal fixou o prazo de 25 (vinte e cinco) anos para concessão, uma vez que, a legislação estadual ao tratar do mesmo tema, fixou em 20 (vinte) anos para concessão do mesmo benefício aos servidores públicos.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/805/requerimento_l_43_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/805/requerimento_l_43_2022.pdf</t>
   </si>
   <si>
     <t>Informar qual a empresa contratada para gerenciar o fornecimento e pagamento do auxílio alimentação dos servidores públicos; se a contratação se deu mediante a realização de processo licitatório, se sim, qual a modalidade adotada. Cópia integral do processo licitatório, desde a solicitação de realização até a formalização do contrato; se a empresa vencedora/contratada está credenciada junto aos mercados e demais comércios da cidade, se sim, em quais.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/806/requerimento_l_44_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/806/requerimento_l_44_2022.pdf</t>
   </si>
   <si>
     <t>Preste informações acerca da motivação para suspensão e/ou redução do pagamento de adicional de insalubridade aos funcionários municipais da saúde. Encaminhe a esta Casa Legislativa cópias do decreto que autorizava o pagamento, cópia de laudos periciais que o embasaram, assim como, cópias do decreto que suprimiu o pagamento e laudo pericial.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/807/requerimento_l_45_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/807/requerimento_l_45_2022.pdf</t>
   </si>
   <si>
     <t>Preste informações acerca do andamento das obras de reforma do estádio, apresentando etapas já concluídas e etapas a concluir, e se está sendo respeitado o cronograma da obra.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/808/requerimento_l_46_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/808/requerimento_l_46_2022.pdf</t>
   </si>
   <si>
     <t>Informar o valor Gasto com a realização da Festa do Peão do Município de Taquaral.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/809/requerimento_l_47_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/809/requerimento_l_47_2022.pdf</t>
   </si>
   <si>
     <t>Preste informações acerca do andamento das obras do salão de eventos municipal, uma vez que, foi aprovado por esta Casa Legislativa a suplementação dos valores para finalização da obra.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/810/requerimento_l_48_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/810/requerimento_l_48_2022.pdf</t>
   </si>
   <si>
     <t>Encaminhe a esta Casa Legislativa notas, orçamentos, serviços da Empresa Anderson Scarpin Faustino, do ano de 2021 até a presente data.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/811/requerimento_l_49_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/811/requerimento_l_49_2022.pdf</t>
   </si>
   <si>
     <t>Informar e encaminhar a esta Casa Legislativa notas, orçamentos, dos Shows Artísticos realizados no ano de 2022, Físico e Jurídico.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/812/requerimento_l_50_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/812/requerimento_l_50_2022.pdf</t>
   </si>
   <si>
     <t>Encaminhe a esta Casa Legislativa notas, orçamentos, e fotos do local onde a obra foi realizada referente ao Contrato Proc.  nº 61/2021,  dispensa nº 34/2021.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/813/requerimento_l_51_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/813/requerimento_l_51_2022.pdf</t>
   </si>
   <si>
     <t>Encaminhe a esta Casa Legislativa o laudo da empresa que fez a pintura no interior do reservatório de água “Caixa d’ Água”, e a especificação técnica da tinta utilizada.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/814/requerimento_l_52_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/814/requerimento_l_52_2022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de alteração do artigo 94 do Regimento Interno desta Casa Legislativa, bem como do artigo 14 da Lei Orgânica Municipal, a fim, de que seja suprimida a expressão “no último ano da legislatura”._x000D_
 _x000D_
 Justifico meu requerimento, tendo em vista que conforme consta do referido dispositivo legal, é possível apenas a alteração dos subsídios dos vereadores no último ano da legislatura, sendo seus efeitos previstos para a seguinte._x000D_
 A constituição Federal prevê em seu artigo 29, inciso VI, que “o subsídio dos Vereadores será fixado pelas respectivas Câmaras Municipais em cada legislatura para a subsequente, observado o que dispõe esta Constituição (...). Note-se que em momento algum a própria carta magna prevê que deverá ser feito no último ano da legislatura, fixando apenas a regra de que a nova remuneração terá validade apenas para a próxima legislatura.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/815/requerimento_l_53_2022.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/815/requerimento_l_53_2022.pdf</t>
   </si>
   <si>
     <t>Informar qual a data prevista para início da Reforma da Praça Senhor Bom Jesus.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO QUE ENCAMINHE NOTAS, ORÇAMENTOS DE TODAS AS REFORMAS, AMPLIAÇÃO E REPAROS REALIZADOS NO SALÃO DE EVENTOS IVO BOLAINA, COM DESCRIÇÃO DE TODO SERVIÇO EFETUADO.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/838/requerimento_l_55_2022_-_ari.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/838/requerimento_l_55_2022_-_ari.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO QUE ENCAMINHE TODAS AS SUPLEMENTAÇÕES REALIZADAS POR CONTA DE EXCESSO DE ARRECADAÇÃO NO ANO DE 2022, E INFORMAÇÕES ACERCA DA DESTINAÇÃO E APLICAÇÃO DESTES RECURSOS.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/839/requerimento_l_56_2022_-_ari.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/839/requerimento_l_56_2022_-_ari.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO QUE INFORME A ESTE LEGISLATIVO QUAL O SALDO/VALOR DISPONÍVEL NAS CONTAS BANCARIAS DO MUNICÍPIO DE TAQUARAL, SUBTRAINDO-SE OS GASTOS EMPENHADOS E OS NÃO EMPENHADOS, PORÉM PREVISÍVEIS.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/840/requerimento_l_57_2022_-_ari.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/840/requerimento_l_57_2022_-_ari.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO QUE INFORME A ESTE LEGISLATIVO SOBRE O PROGRAMA 'MAIS CAMINHOS', SE HOUVE A EXECUÇÃO DE RECAPEAMENTO DE ESTRADAS RURAIS, E QUAL O STATUS DO PROGRAMA.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/739/e_01_22_-_projeto_lei_credito_especial_-_const._complexo_poliesportivo1_1.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/739/e_01_22_-_projeto_lei_credito_especial_-_const._complexo_poliesportivo1_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA LEI ORÇAMENTÁRIA ANUAL DO EXERCICIO DE 2022, PARA OS FINS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/740/no02-22_-_projeto_de_lei_transporte__2.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/740/no02-22_-_projeto_de_lei_transporte__2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O TRANSPORTE DE TRABALHADORES DO MUNICIPIO DE TAQUARAL ATÉ OS MUNICÍPIOS DA REGIÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/749/e_03-22_-_projeto_de_lei_-_pm_taquaral_auxilio_financeiro_estudantes_1_1.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/749/e_03-22_-_projeto_de_lei_-_pm_taquaral_auxilio_financeiro_estudantes_1_1.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE AUXILIO A ESTUDANTE UNIVERSITÁRIO NO MUNICÍPIO DE TAQUARAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO DE INSPEÇÃO SANITÁRIA INDUSTRIAL DE PRODUTOS DE ORIGEM ANIMAL NO MUNICÍPIO DE TAQUARAL - SP E DÁ OUTRAS PROVIDÊNCIAS. REPROVADO.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/738/e_05_2022_-_projeto_de_lei_leite_03_22.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/738/e_05_2022_-_projeto_de_lei_leite_03_22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 802, DE 24 DE JUNHO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/741/no06-22_-_credito_4.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/741/no06-22_-_credito_4.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL NA LEI ORÇAMENTÁRIA ANUAL DO EXERCÍCIO DE 2022, PARA OS FINS QUE ESPECÍFICA.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/742/no07-22_-_ffc-departamentosprefeitura_2.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/742/no07-22_-_ffc-departamentosprefeitura_2.pdf</t>
   </si>
   <si>
     <t>INSERE O §3º NO ARTIGO 5º DA LEI MUNICIPAL Nº 544 DE 10 DE ABRIL DE 2012.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/751/no08-22_-_ldo-2023_1.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/751/no08-22_-_ldo-2023_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E A EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/752/no09-22_-_projeto_de_lei_auxilio_estudante_alteracao_05_22_2.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/752/no09-22_-_projeto_de_lei_auxilio_estudante_alteracao_05_22_2.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 838, DE 24 DE FEVEREIRO DE 2022.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/753/no010-22_-projeto_de_lei_organizacao_social_05_22_2.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/753/no010-22_-projeto_de_lei_organizacao_social_05_22_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUALIFICAÇÃO DE ENTIDADES COMO ORGANIZAÇÕES SOCIAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/754/no011-22_-projeto_credito_ad_especial_2.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/754/no011-22_-projeto_credito_ad_especial_2.pdf</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/755/no012-22_-projeto_credito_ad_especial_1.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/755/no012-22_-projeto_credito_ad_especial_1.pdf</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/756/no013-22_-_projeto_de_lei_conselho_municipal_pessoa_deficiente_07_22_1.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/756/no013-22_-_projeto_de_lei_conselho_municipal_pessoa_deficiente_07_22_1.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/757/no014-22_-_pl_anulacao_estado_saude_1.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/757/no014-22_-_pl_anulacao_estado_saude_1.pdf</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/758/no015-22_-_excesso_emendas_estados_2.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/758/no015-22_-_excesso_emendas_estados_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA LEI ORÇAMENTÁRIA ANUAL DO EXERCÍCIO DE 2022, PARA OS FINS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/759/no016-22_-_excesso_emendas_federal_1.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/759/no016-22_-_excesso_emendas_federal_1.pdf</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/816/no017-22_-_projeto_de_lei_altera_protocolo_codevar_07_22.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/816/no017-22_-_projeto_de_lei_altera_protocolo_codevar_07_22.pdf</t>
   </si>
   <si>
     <t>RATIFICA A ALTERAÇÃO DO PROTOCOLO DE INTENÇÕES DO CONSÓRCIO DE DESENVOLVIMENTO DO VALE DO RIO GRANDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/817/no018-22_-_pl_excesso_tesouro_2022_3.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/817/no018-22_-_pl_excesso_tesouro_2022_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NA LEI ORÇAMENTÁRIA ANUAL DO EXERCICIO DE 2022, PARA OS FINS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/818/no019-22_-_pl_excesso_emendas_federal_assistencia_1.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/818/no019-22_-_pl_excesso_emendas_federal_assistencia_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO  NA LEI ORÇAMENTÁRIA ANUAL DO EXERCICIO DE 2022, PARA OS FINS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/819/no020-22_-_pl_convenio_estado_tenis_de_mesa_1.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/819/no020-22_-_pl_convenio_estado_tenis_de_mesa_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL  NA LEI ORÇAMENTÁRIA ANUAL DO EXERCICIO DE 2022, PARA OS FINS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/820/no021-22_-_loa_2.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/820/no021-22_-_loa_2.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA DESPESA PARA O EXERCICIO FINANCEIRO DE 2023.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/821/no022-22_-_alteracao_ppa_2023_1.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/821/no022-22_-_alteracao_ppa_2023_1.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS DO PPA - PLANO PLURIANUAL 2023.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/822/no023-22_-_alteracao_ldo_2023_1.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/822/no023-22_-_alteracao_ldo_2023_1.pdf</t>
   </si>
   <si>
     <t>INCLUI E ALTERA ANEXOS DA LEI DE DIRETRIZES ORÇAMENTÁRIAS DE 2023.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/823/no024-22_-_planta_generica_de_valores.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/823/no024-22_-_planta_generica_de_valores.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PLANTA GENÉRICA DE VALORES PARA O CÁLCULO E LANÇAMENTO DO IPTU - IMPOSTO SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANA. RETIRADO PELO OFICIO DO EXECUTIVO Nº 137/2022.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/824/no025-22_-_assistencia_-_suas.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/824/no025-22_-_assistencia_-_suas.pdf</t>
   </si>
   <si>
     <t>ESTRUTURA A CRIAÇÃO E FUNCIONAMENTO DA POLITICA MUNICIPAL DE ASSISTÊNCIA SOCIAL DE TAQUARAL - SP, SOB OS PARÂMETROS DO SISTEMA ÚNICO DA ASSISNTÊNCIA SOCIAL - SUAS E DÁ OUTRAS PROVIDÊNCIAS.  RETIRADO PELO OFICIO DO EXECUTIVO Nº 128/2022</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/825/no026-22_-_projeto_de_lei_-_novembro_2022_1.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/825/no026-22_-_projeto_de_lei_-_novembro_2022_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NA LEI ORÇAMENTÁRIA ANUAL DO EXERCÍCIO DE 2022, PARA OS FINS QUE ESPECIFÍCA.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/826/no027-22_-_plei_-credito_especial_2.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/826/no027-22_-_plei_-credito_especial_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NA LEI ORÇAMENTÁRIA ANUAL DO EXERCÍCIO DE 2022, PARA OS FINS QUE ESPECIFÍCA.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/827/no028-22_-_plei_-_1.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/827/no028-22_-_plei_-_1.pdf</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/828/no029-22_-_assistencia_-_suas.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/828/no029-22_-_assistencia_-_suas.pdf</t>
   </si>
   <si>
     <t>ESTRUTURA A CRIAÇÃO E O FUNCIONAMENTO DA POLITICCA MUNICIPAL DE ASSISTÊNCIA SOCIAL DE TAQUARAL - SP, SOB OS PARAMÊTROS DOS SISTEMA ÚNICO DA ASSISNTÊNCIA SOCIAL - SUAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/829/no030-22_-_25_porcento_lei_829-22.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/829/no030-22_-_25_porcento_lei_829-22.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 4º, INCISO I DA LEI MUNICIPAL Nº 829 DE 26 DE NOVEMBRO DE 2021. REPROVADO</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/830/no031-22_-_planta_generica_de_valores.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/830/no031-22_-_planta_generica_de_valores.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PLANTA GENÉRICA DE VALORES PARA O CÁLCULO E LANÇAMENTO DO IPTU - IMPOSTO SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1810,67 +1810,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/727/l_01_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/728/l_02__com_resposta.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/729/l_03_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/730/l_04_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1019/l_05_2022_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1020/l_06_2022_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1021/l_07_2022_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1022/l_08_2022_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1023/l_09_2022_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1025/l_11_2022_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1026/l_12_2022_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1027/l_13_2022_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1028/l_14_2022_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1029/l_15_2022_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1030/l_16_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1031/l_17_2022_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1032/l_18_2022_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1033/l_19_2022_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1034/l_20_2022_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1035/l_21_2022_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/833/projeto_de_decreto_l_01_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/834/projeto_de_decreto_l_02_2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/835/projeto_de_decreto_l_03_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/836/projeto_de_decreto_l_04_2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/746/no01-22_-_projeto_de_lei_complementar_reajuste_01_2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/743/no02-22_-_projeto_de_lei_complementar_reajuste_diretor_01_22_2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/744/no03-22_-_projeto_de_lei_complementar_altera_estatuto_12_21_3.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/745/no04-22_-_projeto_de_lei_complementar_cria_cargos_03_22_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/747/no05-22_-_projeto_de_lei_complementar_altera_05_03_22_1_3.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/748/no06-22_-_projeto_de_lei_complementar_piso_magisterio_03_22_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/760/no08-22_-_projeto_de_lei_complementar_vencimentos_acumulo_cargo_comissao_06_22_1_2.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/761/no08-22_-_projeto_de_lei_complementar_vencimentos_acumulo_cargo_comissao_06_22_1_2.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/762/no09-22_-_projeto_de_lei_complementar_vencimentos_agentes_07_22_2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/731/l_01_2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/732/l_02_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/831/l_03_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/832/l_04_2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/735/l_01_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/736/l_02_2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/763/requerimento_l_01_2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/764/requerimento_l_02_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/765/requerimento_l_03_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/766/requerimento_l_04_2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/767/requerimento_l_05_2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/768/requerimento_l_06_2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/769/requerimento_l_07_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/770/requerimento_l_08_2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/771/requerimento_l_09_2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/772/requerimento_l_10_2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/773/requerimento_l_11_2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/774/requerimento_l_12_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/775/requerimento_l_13_2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/776/requerimento_l_14_2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/777/requerimento_l_15_2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/778/requerimento_l_16_2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/779/requerimento_l_17_2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/780/requerimento_l_18_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/781/requerimento_l19_2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/782/requerimento_l_20_2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/783/requerimento_l_21_2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/784/requerimento_l_22_2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/786/requerimento_l_24_2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/787/requerimento_l_25_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/788/requerimento_l_26_2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/789/requerimento_l_27_2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/790/requerimento_l_28_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/791/requerimento_l_29_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/792/requerimento_l_30_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/794/requerimento_l_32_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/795/requerimento_l_33_2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/796/requerimento_l_34_2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/797/requerimento_l_35_2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/798/requerimento_l_36_2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/799/requerimento_l_37_2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/800/requerimento_l_38_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/801/requerimento_l_39_2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/802/requerimento_l_40_2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/803/requerimento_l_41_2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/804/requerimento_l_42_2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/805/requerimento_l_43_2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/806/requerimento_l_44_2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/807/requerimento_l_45_2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/808/requerimento_l_46_2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/809/requerimento_l_47_2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/810/requerimento_l_48_2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/811/requerimento_l_49_2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/812/requerimento_l_50_2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/813/requerimento_l_51_2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/814/requerimento_l_52_2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/815/requerimento_l_53_2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/838/requerimento_l_55_2022_-_ari.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/839/requerimento_l_56_2022_-_ari.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/840/requerimento_l_57_2022_-_ari.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/739/e_01_22_-_projeto_lei_credito_especial_-_const._complexo_poliesportivo1_1.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/740/no02-22_-_projeto_de_lei_transporte__2.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/749/e_03-22_-_projeto_de_lei_-_pm_taquaral_auxilio_financeiro_estudantes_1_1.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/738/e_05_2022_-_projeto_de_lei_leite_03_22.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/741/no06-22_-_credito_4.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/742/no07-22_-_ffc-departamentosprefeitura_2.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/751/no08-22_-_ldo-2023_1.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/752/no09-22_-_projeto_de_lei_auxilio_estudante_alteracao_05_22_2.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/753/no010-22_-projeto_de_lei_organizacao_social_05_22_2.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/754/no011-22_-projeto_credito_ad_especial_2.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/755/no012-22_-projeto_credito_ad_especial_1.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/756/no013-22_-_projeto_de_lei_conselho_municipal_pessoa_deficiente_07_22_1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/757/no014-22_-_pl_anulacao_estado_saude_1.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/758/no015-22_-_excesso_emendas_estados_2.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/759/no016-22_-_excesso_emendas_federal_1.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/816/no017-22_-_projeto_de_lei_altera_protocolo_codevar_07_22.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/817/no018-22_-_pl_excesso_tesouro_2022_3.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/818/no019-22_-_pl_excesso_emendas_federal_assistencia_1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/819/no020-22_-_pl_convenio_estado_tenis_de_mesa_1.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/820/no021-22_-_loa_2.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/821/no022-22_-_alteracao_ppa_2023_1.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/822/no023-22_-_alteracao_ldo_2023_1.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/823/no024-22_-_planta_generica_de_valores.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/824/no025-22_-_assistencia_-_suas.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/825/no026-22_-_projeto_de_lei_-_novembro_2022_1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/826/no027-22_-_plei_-credito_especial_2.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/827/no028-22_-_plei_-_1.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/828/no029-22_-_assistencia_-_suas.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/829/no030-22_-_25_porcento_lei_829-22.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/830/no031-22_-_planta_generica_de_valores.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/727/l_01_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/728/l_02__com_resposta.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/729/l_03_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/730/l_04_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1019/l_05_2022_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1020/l_06_2022_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1021/l_07_2022_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1022/l_08_2022_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1023/l_09_2022_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1025/l_11_2022_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1026/l_12_2022_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1027/l_13_2022_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1028/l_14_2022_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1029/l_15_2022_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1030/l_16_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1031/l_17_2022_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1032/l_18_2022_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1033/l_19_2022_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1034/l_20_2022_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/1035/l_21_2022_com_resposta.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/833/projeto_de_decreto_l_01_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/834/projeto_de_decreto_l_02_2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/835/projeto_de_decreto_l_03_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/836/projeto_de_decreto_l_04_2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/746/no01-22_-_projeto_de_lei_complementar_reajuste_01_2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/743/no02-22_-_projeto_de_lei_complementar_reajuste_diretor_01_22_2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/744/no03-22_-_projeto_de_lei_complementar_altera_estatuto_12_21_3.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/745/no04-22_-_projeto_de_lei_complementar_cria_cargos_03_22_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/747/no05-22_-_projeto_de_lei_complementar_altera_05_03_22_1_3.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/748/no06-22_-_projeto_de_lei_complementar_piso_magisterio_03_22_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/760/no08-22_-_projeto_de_lei_complementar_vencimentos_acumulo_cargo_comissao_06_22_1_2.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/761/no08-22_-_projeto_de_lei_complementar_vencimentos_acumulo_cargo_comissao_06_22_1_2.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/762/no09-22_-_projeto_de_lei_complementar_vencimentos_agentes_07_22_2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/731/l_01_2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/732/l_02_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/831/l_03_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/832/l_04_2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/735/l_01_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/736/l_02_2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/763/requerimento_l_01_2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/764/requerimento_l_02_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/765/requerimento_l_03_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/766/requerimento_l_04_2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/767/requerimento_l_05_2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/768/requerimento_l_06_2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/769/requerimento_l_07_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/770/requerimento_l_08_2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/771/requerimento_l_09_2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/772/requerimento_l_10_2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/773/requerimento_l_11_2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/774/requerimento_l_12_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/775/requerimento_l_13_2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/776/requerimento_l_14_2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/777/requerimento_l_15_2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/778/requerimento_l_16_2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/779/requerimento_l_17_2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/780/requerimento_l_18_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/781/requerimento_l19_2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/782/requerimento_l_20_2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/783/requerimento_l_21_2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/784/requerimento_l_22_2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/786/requerimento_l_24_2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/787/requerimento_l_25_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/788/requerimento_l_26_2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/789/requerimento_l_27_2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/790/requerimento_l_28_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/791/requerimento_l_29_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/792/requerimento_l_30_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/794/requerimento_l_32_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/795/requerimento_l_33_2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/796/requerimento_l_34_2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/797/requerimento_l_35_2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/798/requerimento_l_36_2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/799/requerimento_l_37_2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/800/requerimento_l_38_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/801/requerimento_l_39_2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/802/requerimento_l_40_2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/803/requerimento_l_41_2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/804/requerimento_l_42_2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/805/requerimento_l_43_2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/806/requerimento_l_44_2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/807/requerimento_l_45_2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/808/requerimento_l_46_2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/809/requerimento_l_47_2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/810/requerimento_l_48_2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/811/requerimento_l_49_2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/812/requerimento_l_50_2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/813/requerimento_l_51_2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/814/requerimento_l_52_2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/815/requerimento_l_53_2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/838/requerimento_l_55_2022_-_ari.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/839/requerimento_l_56_2022_-_ari.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/840/requerimento_l_57_2022_-_ari.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/739/e_01_22_-_projeto_lei_credito_especial_-_const._complexo_poliesportivo1_1.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/740/no02-22_-_projeto_de_lei_transporte__2.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/749/e_03-22_-_projeto_de_lei_-_pm_taquaral_auxilio_financeiro_estudantes_1_1.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/738/e_05_2022_-_projeto_de_lei_leite_03_22.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/741/no06-22_-_credito_4.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/742/no07-22_-_ffc-departamentosprefeitura_2.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/751/no08-22_-_ldo-2023_1.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/752/no09-22_-_projeto_de_lei_auxilio_estudante_alteracao_05_22_2.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/753/no010-22_-projeto_de_lei_organizacao_social_05_22_2.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/754/no011-22_-projeto_credito_ad_especial_2.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/755/no012-22_-projeto_credito_ad_especial_1.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/756/no013-22_-_projeto_de_lei_conselho_municipal_pessoa_deficiente_07_22_1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/757/no014-22_-_pl_anulacao_estado_saude_1.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/758/no015-22_-_excesso_emendas_estados_2.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/759/no016-22_-_excesso_emendas_federal_1.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/816/no017-22_-_projeto_de_lei_altera_protocolo_codevar_07_22.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/817/no018-22_-_pl_excesso_tesouro_2022_3.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/818/no019-22_-_pl_excesso_emendas_federal_assistencia_1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/819/no020-22_-_pl_convenio_estado_tenis_de_mesa_1.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/820/no021-22_-_loa_2.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/821/no022-22_-_alteracao_ppa_2023_1.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/822/no023-22_-_alteracao_ldo_2023_1.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/823/no024-22_-_planta_generica_de_valores.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/824/no025-22_-_assistencia_-_suas.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/825/no026-22_-_projeto_de_lei_-_novembro_2022_1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/826/no027-22_-_plei_-credito_especial_2.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/827/no028-22_-_plei_-_1.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/828/no029-22_-_assistencia_-_suas.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/829/no030-22_-_25_porcento_lei_829-22.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2022/830/no031-22_-_planta_generica_de_valores.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H129"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="47" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="157.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="156.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>