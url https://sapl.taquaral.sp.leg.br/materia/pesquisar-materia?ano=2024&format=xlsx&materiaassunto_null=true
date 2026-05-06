--- v0 (2026-02-05)
+++ v1 (2026-05-06)
@@ -54,918 +54,918 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Erondi Marcos Antônio</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/982/l_01_2024_-_erondi.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/982/l_01_2024_-_erondi.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: Avaliar a possibilidade construir lombadas em todos os quarteirões da rua do cafezal.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Jefferson Alexandre dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/983/l_02_2024_-_jefferson.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/983/l_02_2024_-_jefferson.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: Avaliar a possibilidade de Trocar o Bebedouro de Água da EMEC.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/984/l_03_2024_-_jefferson.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/984/l_03_2024_-_jefferson.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: Realizar limpeza e manutenção dos Aparelhos de Ar Condicionado da Escola Estadual Doutor Elísio de Castro.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Claudio Luiz Bolaina</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/985/l_04_2024_-_claudio.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/985/l_04_2024_-_claudio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: _x000D_
 a)	Realizar Limpeza Geral na Área Verde, localizada na Rua Santa Isabel;_x000D_
 b)	Reformar os Bancos;_x000D_
 c)	Colocar a traves no Campinho que há no local.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/986/l_05_2024_-_claudio.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/986/l_05_2024_-_claudio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: Instalar Placas com os nomes de todos os Prédios Públicos e das Praças do Município de Taquaral.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/987/l_06_2024_-_claudio.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/987/l_06_2024_-_claudio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: Realizar a Troca das Bandeiras da EMEC.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/988/l_07_2024_-_jefferson.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/988/l_07_2024_-_jefferson.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: Roçar o Mato e Realizar Limpeza Geral no Cemitério Municipal.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: Restaurar a Carroça que antigamente era utilizada para a limpeza urbana do Município de Taquaral.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1036/l_09_2024_-_claudio.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1036/l_09_2024_-_claudio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: REALIZAR SERVIÇO DE PINTURA NO PRÉDIO DO CONSELHO TUTELAR.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Jorge Aparecido Machado</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1037/l_10_2024_-_jorge.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1037/l_10_2024_-_jorge.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: Que entre em contato junto a Companhia Paulista de Força e Luz – CPFL, para a instalação de postes de iluminação pública na Rua São Joaquim, esquina com a Rua São José - Jardim Esperança, neste Município.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1038/l_11_2024_-_jefferson.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1038/l_11_2024_-_jefferson.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: que seja realizado o controle sanitário de praga urbana, realizando a dedetização, desinsetização e desratização em todos os bueiros e áreas propensas à proliferação de pragas, em rede de esgoto, bem como em todas as escolas do Município.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1039/l_12_2024_-_claudio.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1039/l_12_2024_-_claudio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: Disponibilizar o Carro de Som do Município para avisar na rua sobre o falecimento de algum Munícipe.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Roberto Urbino da Silva</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1040/l_13_2024_-_roberto.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1040/l_13_2024_-_roberto.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: Realizar Limpeza as Margens da Rodovia Brigadeiro Faria Lima, mais precisamente, na lateral da Rua São Paulo.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1041/l_14_2024_-_erondi.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1041/l_14_2024_-_erondi.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: : realização de fumacê para combater o mosquito Aedes aegypti (dengue), uma vez por semana ou pelo menos de 15 em dias e a realização de mutirão para a limpeza e vistoria nas residências.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1042/l_15_2024_-_claudio.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1042/l_15_2024_-_claudio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: Instalar Câmeras de segurança nas caixas d’agua do Município.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1048/l_16_2024_-_claudio.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1048/l_16_2024_-_claudio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: Adquirir uma Boca de Lobo de Ferro para ser instalada na esquina do cemitério.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Ari Fernando Jacinto</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1049/l_17_2024_-_ari.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1049/l_17_2024_-_ari.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO:  Usar o recurso da Emenda Impositiva nº 2024.259.61053, no valor de 1000.000,00 (cem mil reais) enviada pela Deputada Faviana Barrosos, para a compra de um veiculo pick up, que atenda as necessidades da Vigilancia Sanitária, proporcionando melhores condições de trabalho e ampliando a eficacia das acçies realizadas.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1050/l_18_2024_-_claudio.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1050/l_18_2024_-_claudio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: Instalar lixeiras em vários pontos da cidade, como: Estádio Municipal, Praça Senhor Bom Jesus, Calçadão (pracinha), e diversos outros locais onde haja necessidade.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1090/l_19_2024_-_jorge.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1090/l_19_2024_-_jorge.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: CONSTRUIR UMA LOMBADA NA RUA SANTO ONOFRE, ENTRE O TÉRMINO DA RUA CAFEZAL E A RUA CENTRAL.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1091/l_20_2024_-_jorge.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1091/l_20_2024_-_jorge.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: REFORMAR AS ACADEMIAS AO AR LIVRE E INSTALAR NOVAS ACADEMIAS EM LOCAIS ONDE AINDA NÃO POSSUI OS APARELHOS.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1092/l_21_2024_-_jorge.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1092/l_21_2024_-_jorge.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: _x000D_
 a)	Pintar novamente a faixa de pedestre, localizada na Rua Santo Onofre, por volta do nº 202. _x000D_
 b)	Fazer pintura de faixa de pedestre na Rua São Paulo, esquina com a Rua Central. (em frente a passarela)</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1093/l_22_2024_-_jorge.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1093/l_22_2024_-_jorge.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: Realizar com a máxima urgência a sinalização com faixa de pedestre em frente a CEMEI Adelina de Souza Lima – Prédio 1 e 2.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1094/l_23_2024_-_jorge.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1094/l_23_2024_-_jorge.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: Instalação de um Parque Infantil, na Área de Lazer da Avenida Raul Seixas.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1095/l_24_2024_-_jorge.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1095/l_24_2024_-_jorge.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: Realizar Projeto de Arborização em conjunto com a Educação, com plantio de árvores ornamentais em nosso município.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1110/l_25_2024_-_claudio.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1110/l_25_2024_-_claudio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: Construir Canaleta ou Sarjetão, para escoamento de agua na Rua Nossa Senhora de Fatima, nº 116, esquina com Rua Santo Agostinho.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1111/l_26_2024_-_jorge.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1111/l_26_2024_-_jorge.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: Tapar a galeria de água que está aberta, localizada no final da área verde da rua Santa Izabel, esquina com a rua Santa Bárbara.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Celso Antônio Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1112/l_27_2024_-_celso.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1112/l_27_2024_-_celso.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: Realizar a constução de vazão de água nos túmulos que estão sendo construidos no cemitério novo, pois os mesmos se encontram cheios de água.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1085/p_de_decreto_legislativo_01_2024.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1085/p_de_decreto_legislativo_01_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO EXERCÍCIO FISCAL DO EXECUTIVO NO ANO DE 2021.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1086/p_de_decreto_legislativo_02_2024.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1086/p_de_decreto_legislativo_02_2024.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ TAQUARALENSE DE 'BEM FEITORA' A SRA. DRA. PAULA FELICIANO MENDES.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1068/pl_complementar_e_01_2024.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1068/pl_complementar_e_01_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº 05, DE 24 DE SETEMBRO DE 2025.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1069/pl_complementar_e_02_2024.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1069/pl_complementar_e_02_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS DO PODER EXECUTIVO DO MUNICIPIO DE TAQUARAL E DÁ OUTRAS PROVIDÊNCIAS. RETIRADO.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1070/pl_complementar_e_03_2024.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1070/pl_complementar_e_03_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS DO PODER EXECUTIVO DO MUNICÍPIO DE TAQUARAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1071/pl_complementar_e_04_2024.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1071/pl_complementar_e_04_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS PÚBLICOS E DÁ PROVIDÊNCIAS DIVERSAS.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1083/l_01_2024_-_ari.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1083/l_01_2024_-_ari.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA APRESENTAÇÃO, NA REDE PÚBLICA, DA CARTEIRA DE VACINAÇÃO NO ATO DA MATRÍCULA ESCOLAR.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1084/l_02_2024_-_erondi.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1084/l_02_2024_-_erondi.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA QUE O PODER EXECUTIVO CONCEDA A CESSÃO DE MÁQUINAS E EQUIPAMENTOS AGRÍCOLAS.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1088/l_03_2024_-_todos_vereadores.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1088/l_03_2024_-_todos_vereadores.pdf</t>
   </si>
   <si>
     <t>FIXA SUBSÍDIO DOS EXERCENTES DE MANDATO ELETIVO (PREFEITO E VICE-PREFEITO) DE, 01/01/2025 A 31/12/2028 DE MUNICÍPIO DE TAQUARAL - SP.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1087/l_01_2024.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1087/l_01_2024.pdf</t>
   </si>
   <si>
     <t>REVISÃO GERAL E ANUAL DAS REMUNERAÇÕES DOS SERVIDORES PÚBLICOS DO LEGISLATIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTOS</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/989/l_01_2024_-_ari.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/989/l_01_2024_-_ari.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: Encaminhar a esta casa legislativa relação de valores recebidos do Governo Federal a título de repasse para pagamento do piso nacional da enfermagem (Lei Federal nº14.581/23);_x000D_
 Encaminhar relação de servidores beneficiados com os pagamentos advindos de tal repasse, pormenorizando os valores percebidos por cada um e a quais meses se referem;_x000D_
 Encaminhar cópia dos comprovantes de pagamento dos referidos valores aos servidores municipais referente a tal repasse;_x000D_
 Motivação do não pagamento dos valores repassados aos servidores: _x000D_
 - Carlos Alexandre Guimarães – Enfermeiro_x000D_
 - Rita de Cássia Martins Gomes - Enfermeira_x000D_
 - Marina Isabel da Silva – Técnica de Enfermagem_x000D_
 - Luci Mara Ribeiro Plasto – Técnica de Enfermagem_x000D_
 - Denise Aparecida de Almeida Fernandes – Auxiliar de Enfermagem_x000D_
 - Jussara de Souza Lima Lino – Auxiliar de Enfermagem_x000D_
 - Vânia Mara Ottoboni Chimello – Auxiliar de Enfermagem</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/990/l_02_2024_-_roberto.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/990/l_02_2024_-_roberto.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: Fornecer EPI aos trabalhadores da Frente de Trabalho,  como botas, chapéu, luva, etc.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/991/l_03_2024_-_roberto.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/991/l_03_2024_-_roberto.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: colocar horário de atendimento de dentista no horário noturno, pelo menos até as 20:00 horas.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/992/l_04_2024_-_roberto.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/992/l_04_2024_-_roberto.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: Realizar a Manutenção e Troca de Lâmpadas Queimadas dos Postes do Município de Taquaral.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/993/l_05_2024_-_jefferson.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/993/l_05_2024_-_jefferson.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: Valor da construção de 2 (duas) salas que foram construídas na EMEC.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/994/l_06_2024_-_jefferson.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/994/l_06_2024_-_jefferson.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: Solicitar laudo à Empresa ou Engenheiro responsável pela obra das novas salas que foram construídas na EMEC e Realizar os Reparos que necessitam.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/995/l_07_2024_-_jefferson.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/995/l_07_2024_-_jefferson.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: Informar se houve Aditamento no Contrato nº 34/2022 da Empresa Pires Montagem Industrial Eireli; se sim, quantos aditamentos foram feitos, datas e os valores dos mesmos.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1043/l_08_2024_-_ari.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1043/l_08_2024_-_ari.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: que seja informado a este Vereador, quanto ao PMMB Programa Mais Médicos Para o Brasi, Edital SAPS nº03 de 15 de maio de 2024 (38º Ciclo) que tem como finalidade Adesão e Renovação da Adesão de Municípios e Distrito Federal ao Programa de Provisão de Médicos do Ministério da Saúde “Projeto Mais Médicos para o Brasil”. No site do Ministério da Saúde, encontra-se a relação de todos os municípios que aderiram.  Em análise da relação dos municípios que aderiram o PMMB – Programa Mais Médicos Para o Brasil, o nosso município não se encontra “relacionado”, portando, não receberá o Beneficio de participar desta benesse federal, de consequência, poderíamos ter “mais médicos” atendendo no Município. Requeiro que o Executivo local, apresente detalhadamente a motivação de não ter se inscrito para recebimento de Médicos, neste virtuoso plano Federal, em que muito ajudaria na questão de saúde do nosso município.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1044/l_09_2024_-_ari.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1044/l_09_2024_-_ari.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: Realizar Reajuste de valor na Lei nº 838 de 24 de fevereiro de 2022, que Institui o Programa de Auxílio a Estudante Universitário no Município de Taquaral, e dá outras providências.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1045/l_10_2024_-_ari.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1045/l_10_2024_-_ari.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: Realizar a compra de um ônibus para transporte de alunos e trabalhadores e pacientes.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1046/l_11_2024_-_ari.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1046/l_11_2024_-_ari.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: Informar para quais tipos de eventos pode ser alugado o Salão de Eventos ‘Ivo Bolaina’.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1047/l_12_2024_-_ari.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1047/l_12_2024_-_ari.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO:  Que o Poder Executivo, viabilize uma correção no valor venal dos imóveis urbanos, reduzindo o valor atual, desta forma, teria mais transações imobiliárias devidamente escrituradas por documentos públicos, gerando mais arrecadação aos cofres fazendário municipal.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1051/l_13_2024_-_ari.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1051/l_13_2024_-_ari.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: viabilize modificações a Lei 838/22 pelos motivos abaixo exposto:_x000D_
 O presente requerimento, tem como objetivo que seja avaliada e modificada a Lei 838 de 24 de fevereiro de 2022 que “Instituiu o Programa de Auxilio a Estudante Universitário do Município de Taquaral, em especial inciso IV do artigo 6º da referida Lei.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1052/l_14_2024_-_roberto.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1052/l_14_2024_-_roberto.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: _x000D_
 a)	Encaminhar o Valor Gasto com Oficina Mecânica, referente ao ano de 2024, até a presente data;_x000D_
 b)	Nome da Empresa, CNPJ e cópia das Notas.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1053/l_15_2024_-_roberto.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1053/l_15_2024_-_roberto.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: _x000D_
 a)	Encaminhar o Valor Gasto com Serviços de Borracharia, referente ao ano de 2024, até a presente data;_x000D_
 b)	Nome da Empresa, CNPJ e cópia das Notas.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1054/l_16_2024_-_roberto.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1054/l_16_2024_-_roberto.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: _x000D_
 e)	Encaminhar o Valor Gasto com Combustível, referente ao ano de 2024, até a presente data;_x000D_
 f)	Nome da Empresa, CNPJ e cópia das Notas.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1055/l_17_2024_-_roberto.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1055/l_17_2024_-_roberto.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: _x000D_
 a)	Encaminhar o Valor Gasto com Troca de Óleo dos veículos da prefeitura, referente ao ano de 2024, até a presente data;_x000D_
 b)	Nome da Empresa, CNPJ e cópia das Notas.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1056/l_18_2024_-_roberto.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1056/l_18_2024_-_roberto.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: _x000D_
 a)	Encaminhar o Valor Gasto com Troca de Óleo das Máquinas e tratores, referente ao ano de 2024, até a presente data;_x000D_
 b)	Nome da Empresa, CNPJ e cópia das Notas.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1057/l_19_2024_-_roberto.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1057/l_19_2024_-_roberto.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: _x000D_
 a)	Encaminhar o Valor Gasto com Pães, do início do mandato até a presente data;_x000D_
 b)	Nome da Empresa, CNPJ e cópia das Notas.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1058/l_20_2024_-_roberto.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1058/l_20_2024_-_roberto.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: _x000D_
 a)	Encaminhar o Valor Gasto com o Show de Aniversario da cidade, referente ao ano de 2024 (palco, iluminação, etc)_x000D_
 b)	Nome da Empresa, CNPJ e cópia das Notas.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1059/l_21_2024_-_roberto.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1059/l_21_2024_-_roberto.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO:_x000D_
 a)	Encaminhar o Valor Gasto com a Reforma do Estádio Municipal, até a presente data, (mão de obra e materiais);_x000D_
 b)	Nome da Empresa, CNPJ e cópia das Notas.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1060/l_22_2024_-_roberto.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1060/l_22_2024_-_roberto.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO:_x000D_
 a)	Encaminhar o Valor Gasto com Viagens do Prefeito, do início do mandato, até a presente data, (passagem, hotel, alimentação, etc);_x000D_
 b)	Nome da Empresa, CNPJ e cópia das Notas.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1061/l_23_2024_-_roberto.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1061/l_23_2024_-_roberto.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO:_x000D_
 Que Vossa Excelência entre em contato junto a Companhia Paulista de Força e Luz – CPFL, para a instalação de postes de iluminação pública na Rua São Joaquim, por volta do nº 363, esquina com a Rua São José - Jardim Esperança, neste Município.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1062/l_24_2024_-_roberto.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1062/l_24_2024_-_roberto.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: Informar onde estão as lâmpadas que foram retiradas dos postes do Município de Taquaral.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1063/l_25_2024_-_roberto.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1063/l_25_2024_-_roberto.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: Recapear as Ruas da Vilinha e também as Rua Antônio Urbino da Silva.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1064/l_26_2024_-_roberto.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1064/l_26_2024_-_roberto.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: Restaurar a Carroça que antigamente era utilizada para a limpeza urbana do Município de Taquaral.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1065/l_27_2024_-_roberto.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1065/l_27_2024_-_roberto.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: Onde foi gasto o valor de R$ 150.000,00 (cento e cinquenta mil reais), que o Deputado Jorge do Carmo, encaminhou ao nosso Município, para a reforma da cozinha piloto.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1066/l_28_2024_-_roberto.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1066/l_28_2024_-_roberto.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: Reformar a área de lazer da Avenida Raul Seixas e principalmente dar uma atenção especial e fechar o relógio de Energia Elétrica, que está aberto.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1067/l_29_2024_-_roberto.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1067/l_29_2024_-_roberto.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: Qual a previsão para iniciar a Reforma da Estrada Vicinal Taquaral/Ibitiuva.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1072/e_01_2024.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1072/e_01_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE QUALIFICAÇÃO DE ENTIDADES COMO ORGANIZAÇÕES SOCIAIS (OS) NO ÂMBITO DO MUNICÍPIO DE TAQUARAL E DÁ OUTRAS PROVIDÊCIAS.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1073/e_02_2024.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1073/e_02_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CANCELAMENTO DE DOTAÇÕES DO SETOR DE CULTURA NO DEPARTAMENTO MUNICIPAL DE EDUCAÇÃO E CULTURA E A ABERTURA POR CRÉDITO ESPECIAL NO ORÇAMENTO VIGENTES DAS DOTAÇÕES DO SETOR DE CULTURA NO DEPARTAMENTO DE ESPORTES, LAZER E CULTURA.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1074/e_03_2024.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1074/e_03_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO VIGENTE, COM RECURSO PROVENIENTE DA EMENDA IMPOSITIVA DO DEPUTADO ESTADUAL DR. JORGE DO CARMO.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1075/e_04_2024.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1075/e_04_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REPASSE DE RECURSOS FINANCEIROS PARA CUSTEIO DE DESPESAS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1076/e_05_2024.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1076/e_05_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO VIGENTE NO FUNDO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1077/e_06_2024.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1077/e_06_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO VIGENTE, COM RECURSO PROVENIENTE DO SUPERÁVIT FINANCEIRO DO EXERCÍCIO ANTERIOR.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1078/e_07_2024.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1078/e_07_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE TAQUARAL PARA O EXERCÍCIO FINANCEIRO DE 2025 E DÁ OUTRAS PROVODÊNCIAS. _x000D_
 RETIRADO.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1079/e_08_2024.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1079/e_08_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE TAQUARAL PARA O EXERCÍCIO FINANCEIRO DE 2025  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1080/e_09_2024.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1080/e_09_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA MUNICIPAL DE CULTURA DO MUNICÍPIO DE TAQUARAL/SP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1081/e_10_2024.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1081/e_10_2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 870, DE 24 DE MARÇO DE 2023, QUE DISPÕE SOBRE O REGIME DE ADIANTAMENTO NO PODER EXECUTIVO MUNICIPAL E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1082/e_11_2024.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1082/e_11_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL PARA COBRIR DESPESAS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1089/e_12_2024_com_anexos.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1089/e_12_2024_com_anexos.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE TAQUARAL PARA O EXERCÍCIO DE 2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1272,67 +1272,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/982/l_01_2024_-_erondi.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/983/l_02_2024_-_jefferson.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/984/l_03_2024_-_jefferson.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/985/l_04_2024_-_claudio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/986/l_05_2024_-_claudio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/987/l_06_2024_-_claudio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/988/l_07_2024_-_jefferson.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1036/l_09_2024_-_claudio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1037/l_10_2024_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1038/l_11_2024_-_jefferson.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1039/l_12_2024_-_claudio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1040/l_13_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1041/l_14_2024_-_erondi.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1042/l_15_2024_-_claudio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1048/l_16_2024_-_claudio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1049/l_17_2024_-_ari.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1050/l_18_2024_-_claudio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1090/l_19_2024_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1091/l_20_2024_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1092/l_21_2024_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1093/l_22_2024_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1094/l_23_2024_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1095/l_24_2024_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1110/l_25_2024_-_claudio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1111/l_26_2024_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1112/l_27_2024_-_celso.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1085/p_de_decreto_legislativo_01_2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1086/p_de_decreto_legislativo_02_2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1068/pl_complementar_e_01_2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1069/pl_complementar_e_02_2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1070/pl_complementar_e_03_2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1071/pl_complementar_e_04_2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1083/l_01_2024_-_ari.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1084/l_02_2024_-_erondi.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1088/l_03_2024_-_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1087/l_01_2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/989/l_01_2024_-_ari.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/990/l_02_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/991/l_03_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/992/l_04_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/993/l_05_2024_-_jefferson.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/994/l_06_2024_-_jefferson.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/995/l_07_2024_-_jefferson.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1043/l_08_2024_-_ari.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1044/l_09_2024_-_ari.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1045/l_10_2024_-_ari.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1046/l_11_2024_-_ari.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1047/l_12_2024_-_ari.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1051/l_13_2024_-_ari.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1052/l_14_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1053/l_15_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1054/l_16_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1055/l_17_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1056/l_18_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1057/l_19_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1058/l_20_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1059/l_21_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1060/l_22_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1061/l_23_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1062/l_24_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1063/l_25_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1064/l_26_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1065/l_27_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1066/l_28_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1067/l_29_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1072/e_01_2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1073/e_02_2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1074/e_03_2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1075/e_04_2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1076/e_05_2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1077/e_06_2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1078/e_07_2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1079/e_08_2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1080/e_09_2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1081/e_10_2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1082/e_11_2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1089/e_12_2024_com_anexos.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/982/l_01_2024_-_erondi.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/983/l_02_2024_-_jefferson.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/984/l_03_2024_-_jefferson.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/985/l_04_2024_-_claudio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/986/l_05_2024_-_claudio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/987/l_06_2024_-_claudio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/988/l_07_2024_-_jefferson.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1036/l_09_2024_-_claudio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1037/l_10_2024_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1038/l_11_2024_-_jefferson.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1039/l_12_2024_-_claudio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1040/l_13_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1041/l_14_2024_-_erondi.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1042/l_15_2024_-_claudio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1048/l_16_2024_-_claudio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1049/l_17_2024_-_ari.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1050/l_18_2024_-_claudio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1090/l_19_2024_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1091/l_20_2024_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1092/l_21_2024_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1093/l_22_2024_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1094/l_23_2024_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1095/l_24_2024_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1110/l_25_2024_-_claudio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1111/l_26_2024_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1112/l_27_2024_-_celso.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1085/p_de_decreto_legislativo_01_2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1086/p_de_decreto_legislativo_02_2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1068/pl_complementar_e_01_2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1069/pl_complementar_e_02_2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1070/pl_complementar_e_03_2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1071/pl_complementar_e_04_2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1083/l_01_2024_-_ari.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1084/l_02_2024_-_erondi.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1088/l_03_2024_-_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1087/l_01_2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/989/l_01_2024_-_ari.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/990/l_02_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/991/l_03_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/992/l_04_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/993/l_05_2024_-_jefferson.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/994/l_06_2024_-_jefferson.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/995/l_07_2024_-_jefferson.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1043/l_08_2024_-_ari.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1044/l_09_2024_-_ari.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1045/l_10_2024_-_ari.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1046/l_11_2024_-_ari.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1047/l_12_2024_-_ari.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1051/l_13_2024_-_ari.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1052/l_14_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1053/l_15_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1054/l_16_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1055/l_17_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1056/l_18_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1057/l_19_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1058/l_20_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1059/l_21_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1060/l_22_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1061/l_23_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1062/l_24_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1063/l_25_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1064/l_26_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1065/l_27_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1066/l_28_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1067/l_29_2024_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1072/e_01_2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1073/e_02_2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1074/e_03_2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1075/e_04_2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1076/e_05_2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1077/e_06_2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1078/e_07_2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1079/e_08_2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1080/e_09_2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1081/e_10_2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1082/e_11_2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2024/1089/e_12_2024_com_anexos.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="106" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>