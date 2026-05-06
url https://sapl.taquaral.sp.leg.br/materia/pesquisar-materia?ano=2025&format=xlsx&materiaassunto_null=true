--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -54,1450 +54,1450 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Claudio Luiz Bolaina</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1113/l_01_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1113/l_01_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: reforma e adequação do pátio da rodoviária municipal, especialmente na entrada situada na Rua Cafezal, onde ocorrem frequentes acúmulos de água e lama durante períodos chuvosos.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1123/l_02_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1123/l_02_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: Realizar Aquisição de um Bebedouro de Água de 100 litros para o Velório Municipal.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1124/l_03_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1124/l_03_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: Construir lombada na Rua Cafezal, na altura da residência do nº 832.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Sérgio Alexandre da Silva</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1125/l_04_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1125/l_04_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: realizar a criação e demarcação de vagas de estacionamento 45º junto à Praça Municipal, na Rua do Cafezal, destinadas ao corpo clerical da Igreja, tendo em vista que, muitas vezes, os religiosos são pessoas de idade avançada, e tal medida facilitaria seu acesso ao templo.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1126/l_05_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1126/l_05_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: : realizar a adequação e o alargamento das rampas para cadeiras de rodas existentes no município, em especial as localizadas na Praça Municipal Senhor Bom Jesus, pois as atuais são muito estreitas, o que inviabiliza a utilização por aqueles que mais necessitam.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1127/l_06_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1127/l_06_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: realizar a limpeza do cemitério municipal e aplicar veneno nas calçadas, tendo em vista o crescimento excessivo de mato.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1128/l_07_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1128/l_07_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: instituir um programa de premiação por meio de sorteio de prêmios, como televisores e bicicletas, para os munícipes que estiverem em dia com o pagamento da tarifa de água e do Imposto Predial e Territorial Urbano (IPTU).</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1129/l_08_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1129/l_08_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: realizar a limpeza d da Área Verde, localizada na Avenida Raul Seixas.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1130/l_09_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1130/l_09_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: Realizar limpeza e manutenção da Lagoa de tratamento do município.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1131/l_10_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1131/l_10_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: realize a limpeza das bocas de lobo existentes no município de Taquaral, especialmente na Rua São Miguel.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1132/l_11_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1132/l_11_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: REALIZAR A LIMPEZA  E MANUTENÇÃO DOS CEMITÉRIOS MUNICIPAIS, NOMEANDO UM SERVIDOR PARA FICAR RESPONSÁVEL PELA CONSERVAÇÃO DO ESPAÇO.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Elizangela Medeiros Verdinelli</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1133/l_12_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1133/l_12_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: REALIZAR A DEMARCAÇÃO DO ACESSO DE DEFICIENTES EM CORES CONTRASTANTES PARA FÁCIL VISUALIZAÇÃO NO VELÓRIO MUNICIPAL DE TAQUARAL.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1134/l_13_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1134/l_13_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: que sejam tomadas providências imediatas em relação ao entulho acumulado há mais de um mês na área externa da Câmara Municipal, em frente ao prédio. Tal situação não só prejudica a aparência do local, como também representa um risco à saúde e segurança dos cidadãos que transitam pela região.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1135/l_14_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1135/l_14_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: realizar a limpeza da pista de caminhada e corredor Verde, localizada na rua Santa Izabel, bem verificar a viabilidade de criação de pontos de lazer, com a construção de quiosques e colocação de bancos.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1136/l_15_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1136/l_15_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: verificar a viabilidade de instalação de cobertura sobre os bancos localizados na frente do cemitério municipal.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1137/l_16_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1137/l_16_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: : analisar juntamente com os responsáveis pelos três prédios do setor industrial 01 na altura do nº 302, a possibilidade de construção de muros e portões fechados na fachada dos imóveis.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1138/l_17_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1138/l_17_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: realizar a reforma e pintura do ginásio de esportes municipal.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1139/l_18_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1139/l_18_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: realizar a manutenção na caixa d’água localizada no bairro Alto Minho II.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1140/l_19_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1140/l_19_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: verificar a viabilidade de realizar a limpeza da quadra de bocha do estádio municipal.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Erondi Marcos Antônio</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1215/l_20_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1215/l_20_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO  a realização imediata do fechamento de buraco existente no final da Rua São Sebastião, nesta cidade.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Valdeci Leão</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1216/l_21_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1216/l_21_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: Proceder à aquisição, instalação e/ou revitalização de paquinhos infantis nas escolas e creches da rede municipal de ensino, afim de garantir ambientes lúdicos, seguros e adequados aos desenvolvimento das crianças.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1217/l_22_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1217/l_22_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: Realizar o reparo nas valetas de água localizadas no cruzamento da Rua Santa Terezinha com a Rua São Sebastião e no cruzamento da Rua São Miguel com a Rua São Bom Jesus.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Jorge Aparecido Machado</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1218/l_23_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1218/l_23_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: Realizar a reforma da faixa de pedestres da passarela localizada na Rua Santo Onofre, bem como a implantação de uma nova faixa de pedestres na Rua São Paulo, em frente à passarela.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Erondi Marcos Antônio, Sérgio Alexandre da Silva</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1219/l_24_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1219/l_24_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: : instalar tela de proteção no teto da quadra de esportes da Escola Estadual Dr. Elísio de Castro, com o objetivo de evitar o acúmulo e a permanência de pombos no local. Além do mais a é um prédio compartilhado, onde funciona também a Escola Municipal de Ensino Fundamental – “EMEB Professora Ivete Pereira”.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1220/l_25_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1220/l_25_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO:  instalação de uma lombada na Rua Santo Onofre, localizada entre a Rua Central e a Rua Cafezal.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1221/l_26_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1221/l_26_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO:  realizar a limpeza e manutenção da estrada rural do “matadouro”, pois está cheia de troncos e galhos ao redor, acumulando sujeira e animais, como abelhas e outros insetos.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1222/l_27_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1222/l_27_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO:  acionar a empresa responsável pela torre de comunicação localizada na rua central próximo ao posto de combustíveis para que providencie a colocação de luz de sinalização no topo da torre.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1223/l_28_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1223/l_28_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: providenciar a realização de poda e limpeza das arvores as margens da estrada rural do córrego fundo.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1224/l_29_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1224/l_29_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: realizar estudos e posterior instalação de cobertura no estacionamento do Cemitério Municipal, similar às estruturas utilizadas em supermercados.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1225/l_30_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1225/l_30_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: Realizar construção de no mínimo 3 (três) quiosques com churrasqueiras, sendo pelo menos 1 (um) em cada quarteirão, na área verde localizada na Rua Santa Isabel.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1226/l_31_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1226/l_31_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO: seja analisada e adotada, com urgência, a devida atenção à rede de esgoto localizada na Rua Santa Isabel, nas proximidades dos números 1 e 2, tendo em vista que frequentemente ocorrem vazamentos, gerando transtornos aos moradores e riscos à saúde pública.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1096/plc_01_25_-_extingue_cargos.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1096/plc_01_25_-_extingue_cargos.pdf</t>
   </si>
   <si>
     <t>EXTINGUE E CRIA CARGOS NO QUADRO CONSTANTE DA LEI COMPLEMENTAR Nº 05/2015, E DÁ DEMAIS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1097/plc_02_25_-_gratificacao_funcao.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1097/plc_02_25_-_gratificacao_funcao.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO PARÁGRAFO 1º DO ARTIGO 161 DA LEI Nº 39 DE 31 DE DEZEMBRO DE 1997 (ESTATUTO DOS FUNCIONÁRIOS PÚBLICOS CIVIS DO MUNICÍPIO DE TAQUARAL)</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1098/plc_03-25_-_reajuste_servidores.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1098/plc_03-25_-_reajuste_servidores.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS DO PODER EXECUTIVO DO MUNICÍPIO DE TAQUARAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>ARI FERNANDO JACINTO</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1109/plc_04_25-_altera_atribuicoes_-_chefe_de_compras_-_lc_063-25.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1109/plc_04_25-_altera_atribuicoes_-_chefe_de_compras_-_lc_063-25.pdf</t>
   </si>
   <si>
     <t>ALTERA A ATRIBUIÇÃO DO CARGO CHEFE DE COMPRAS E MANUTENÇÃO, CONSTANTE DA LEI COMPLEMENTAR Nº 05/2015, E DÁ DEMAIS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1120/plc_05_25_-_altera_lc_05-2015_2.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1120/plc_05_25_-_altera_lc_05-2015_2.pdf</t>
   </si>
   <si>
     <t>EXTINGUE O CARGO DE ASSISTENTE SOCIAL DO CRAS, INCORPORA SUA VAGA AO CARGO DE ASSISTENTE SOCIAL, ALTERA A QUANTIDADE DE VAGAS DOS CARGOS DE AUXILIAR DE SERVIÇOS GERAIS E FAXINEIRA, CONSTANTES DA LEI COMPLEMENTAR Nº 05, DE 24 DE SETEMBRO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS. RETIRADO PELO OFICIO ESPECIAL, DE 30 DE MAIO DE 2025.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1121/plc_06_25_-_altera_lc_05-2015_2.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1121/plc_06_25_-_altera_lc_05-2015_2.pdf</t>
   </si>
   <si>
     <t>EXTINGUE O CARGO DE ASSISTÊNCIA SOCIAL DO CRAS; ALTERA A QUANTIDADE DE VAGAS DOS CARGOS DE ASSISTENTE SOCIAL, AUXILIAR DE SERVIÇOS GERAIS E FAXINEIRA, CONSTANTES DA LEI COMPLEMENTAR Nº 05, DE 24 DE SETEMBRO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1122/plc_07_25_-_sexta_parte.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1122/plc_07_25_-_sexta_parte.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 39 DE 31 DE DEZEMBRO DE 1997.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1161/plc_08_25_-_plc_altera_lc_05-2015_requisitos_prof_educacao_fisica.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1161/plc_08_25_-_plc_altera_lc_05-2015_requisitos_prof_educacao_fisica.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº 05 DE 24 DE SETEMBRO DE 2015.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1192/plc_09_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1192/plc_09_2025.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ARTIGO 30-A À LEI COMPLEMENTAR Nº 32, DE 20 DE FEVEREIRO DE 2020, QUE INSTITUIU O PLANO MUNICIPAL DE ARBORIZAÇÃO URBANA DE TAQUARAL - PMAUT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO</t>
   </si>
   <si>
     <t>Wellinton Gonçalves Pina</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1105/l_01_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1105/l_01_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ABONO DE FALTA AO SERVIDOR PÚBLICO MUNICIPAL DOADOR DE SANGUE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1162/l_02_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1162/l_02_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 838, DE 14 DE FEVEREIRO DE 2022, QUE INSTITUI O PROGRAMA DE AUXÍLIO ESTUDANTIL NO MUNICÍPIO DE TAQUARAL E DÁ OUTRAS PROVIDÊNCIAS. RETIRADO PELO VEREADOR ERONDI MARCOS ANTÔNIO.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1163/l_03_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1163/l_03_2025.pdf</t>
   </si>
   <si>
     <t>REVOGA DISPOSITIVOS DA LEI MUNICIPAL Nº 906, DE 04 DE ABRIL DE 2025, QUE DISPÕE SOBRE O ABONO DE FALTA AO SERVIDOR PÚBLICO MUNICIPAL DOADOR DE SANGUE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1164/l_04_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1164/l_04_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA QUE O PODER EXECUTIVO CONCEDA, MEDIANTE REGULAMENTAÇÃO E NOS TERMOS DA LEGISLAÇÃO MUNICIPAL, A CESSÃO DE USO DE MÁQUINAS E EQUIPAMENTOS AGRÍCOLAS PERTENCENTES AO MUNICÍPIO DE TAQUARAL.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1193/l_06_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1193/l_06_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DISPONIBILIZAÇÃO ELETRÔNICA DE RESPOSTAS A REQUERIMENTOS E INDICAÇÕES DIRIGIDAS AO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1194/l_07_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1194/l_07_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE ESPAÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1195/l_08_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1195/l_08_2025.pdf</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1100/l_01_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1100/l_01_2025.pdf</t>
   </si>
   <si>
     <t>REVISÃO GERAL E ANUAL DAS REMUNERAÇÕES DOS SERVIDORES PÚBLICOS DO LEGISLATIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1196/l_02_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1196/l_02_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 1º, 3ª E 4ª DA RESOLUÇÃO Nº 02 DE 28 DE AGOSTO DE 2023. _x000D_
 PROJETO RETIRADO PELA MESA DIRETORA.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1197/l_03_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1197/l_03_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DE VIAGENS OFICIAIS E CONCESSÃO DE ADIANTAMENTOS NO ÂMBITO DA CÂMARA MUNICIPAL DE TAQUARAL/SP, E REVOGA A RESOLUÇÃO Nº 02, DE 28 DE AGOSTO DE 2023.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1198/l_04_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1198/l_04_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO MUNICIPAL A CONCEDER CESTAS DE NATAL E/OU GRATIFICAÇÃO AOS SERVIDORES DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTOS</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1141/l_01_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1141/l_01_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: que este forneça as seguintes informações:_x000D_
 _x000D_
 1.	Boletim de Caixa referente ao dia 31/12/2024;_x000D_
 2.	Extratos de investimentos de todas as contas bancárias do município, referentes ao mês de dezembro de 2024;_x000D_
 3.	Restos a pagar transferidos para o exercício de 2025;_x000D_
 4.	Gasto com pessoal apurado no exercício de 2024;_x000D_
 5.	Gasto com educação apurado no exercício de 2024;_x000D_
 6.	Gasto com saúde apurado no exercício de 2024.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1142/l_02_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1142/l_02_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: que este forneça as seguintes informações:_x000D_
 •	Relação completa dos servidores ativos da administração municipal;_x000D_
 •	Indicação dos respectivos setores e departamentos em que cada servidor está lotado;_x000D_
 •	Descrição das funções atualmente desempenhadas por cada servidor.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO AS SEGUINTES INFORMAÇÕES: _x000D_
 _x000D_
 •	Quais medidas estão sendo adotadas pela Administração Municipal para a limpeza e manutenção das galerias pluviais existentes no município de Taquaral;_x000D_
 •	Se há cronograma de ações preventivas para o escoamento adequado das águas das chuvas;_x000D_
 •	Em caso positivo, que seja encaminhada cópia do cronograma de execução;_x000D_
 •	Quais os bairros ou regiões já foram atendidos ou estão programados para atendimento.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1144/l_04_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1144/l_04_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: que seja realizada o reparo no sistema de controle automático da caixa d'água localizada na Avenida Leonardo José Jacinto.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: que informe a esta Casa de Leis quais providências estão sendo adotadas pela Administração Pública para a substituição e o reparo das lâmpadas queimadas nos postes de iluminação pública localizados em diversos pontos do município.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1146/l_06_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1146/l_06_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO:  que este informe a esta Casa de Leis quais medidas foram ou estão sendo adotadas pela Administração Municipal para sanar o problema de vazamento na caixa d’água localizada no final da Rua Central, no Bairro Alto Minho II.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1147/l_07_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1147/l_07_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: para que este forneça as seguintes informações:</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1148/l_08_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1148/l_08_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: informações referentes à contratação de serviços no âmbito da Prefeitura Municipal:_x000D_
 1.	Relação de todas as empresas do ramo de oficina mecânica e borracharia que prestaram ou estão prestando serviços à Prefeitura Municipal desde janeiro de 2025 até a presente data;_x000D_
 2.	Os respectivos valores pagos ou empenhados a cada uma dessas empresas durante o período citado;_x000D_
 3.	O meio de pagamento utilizado para cada despesa (ex: transferência bancária, cheque, etc.);_x000D_
 4.	Cópias ou dados dos processos licitatórios, contratos ou dispensas de licitação que deram origem aos serviços prestados.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1149/l_09_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1149/l_09_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO AS SEGUINTES INFORMAÇÕES:_x000D_
 1.	Relação das assessorias contratadas na gestão anterior que permaneceram ativas até o fim do mandato;_x000D_
 2.	Quantas assessorias da gestão anterior foram canceladas ou tiveram contratos rescindidos, especificando os motivos e datas de rescisão;_x000D_
 3.	Quantas assessorias permaneceram ativas no período de janeiro até a presente data;_x000D_
 4.	Quantas assessorias foram contratadas de janeiro até a presente data, especificando nome da empresa ou profissional, objeto do contrato, valores e vigência.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1150/l_10_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1150/l_10_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMAÇÕES: quais providências estão sendo adotadas, ou serão, no sentido de realizar as adequações necessárias na cozinha do Centro de Convivência do Idoso – CCI –, situado neste Município.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1151/l_11_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1151/l_11_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: complementação de informações referentes ao Requerimento nº 09/2025, de autoria deste Vereador, tendo em vista que as informações encaminhadas não atenderam integralmente ao solicitado.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1152/l_12_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1152/l_12_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: a imediata realização de serviços de limpeza, roçagem, capinagem e manutenção geral no Parque de Exposições e Eventos José Alexandre da Silva Filho – conhecido como “Juca Alexandre”.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1153/l_13_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1153/l_13_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: Solicita realização  de rebaixamento  de guias e sarjetas em pontos estratégicos da cidade, com o objetivo de promover acessibilidade e mobilidade urbana às pessoas com deficiência, especialmente cadeirantes.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>NÚMERO 14 NULO - NÃO FOI APRESENTADO NENHUM REQUERIMENTO</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1155/l_15_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1155/l_15_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: Que encaminhe a este Legislativo cópia integral de todos os documentos relacionados à contratação da empresa responsável pela manutenção da iluminação pública do município.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1156/res._req._16_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1156/res._req._16_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: Que sejam adotadas, com urgência, medidas efetivas de limpeza e manutenção nas principais entradas da cidade, em especial na Rua São Paulo e Santo Onofre.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1157/l_17_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1157/l_17_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: Que sejam adotadas providências urgentes e efetivas quanto à realização de serviços de tapa-buracos nas ruas da cidade, especialmente nos trechos mais críticos, diversos locais estão causando transtornos e constrangimento para os moradores e para quem circula por esses locais.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1158/l_18_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1158/l_18_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: Que sejam adotadas, com urgência, medidas efetivas de Retirada dos Tijolos que se encontram colocados soltos nas vigotas, no velório Municipal.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1168/l_19_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1168/l_19_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: _x000D_
 QUE SEJAM ADOTADAS PROVIDÊNCIAS QUANTO À INSTALAÇÃO DE LIXEIRAS NA PRAÇA SENHOR BOM JESUS, BEM COMO A REALIZAÇÃO DE SERVIÇOS DE LIMPEZA E MANUTENÇÃO NOS BANCOS DESTA PRAÇA E TAMBÉM NAS DEMAIS PRAÇAS PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1169/l_20_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1169/l_20_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: _x000D_
 QUE SEJA REALIZADA A ANÁLISE DE VIABILIDADE TÉCNICA E ORÇAMENTÁRIA PARA INSTALAÇÃO DE BEBEDOURO DE ÁGUA NA ARENINHA MUNICIPAL DE ESPORTES, LOCALIZADA NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1170/l_21_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1170/l_21_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: _x000D_
 QUE ENCAMINHE A ESTE LEGISLATIVO AS SEGUINTES INFORMAÇÕES:_x000D_
 _x000D_
 •	NÚMERO DE SERVIDORES PÚBLICOS MUNICIPAIS QUE ADERIRAM À DOAÇÃO VOLUNTÁRIA DE SANGUE DESDE A APROVAÇÃO DA LEI Nº 906 DE 04 DE ABRIL DE 2025, DE AUTORIA DESTE VEREADOR;_x000D_
 •	RELATÓRIOS, DADOS ESTATÍSTICOS OU REGISTROS INTERNOS QUE COMPROVEM ESSA ADESÃO, INDICANDO, SE POSSÍVEL, OS MESES E A FREQUÊNCIA DAS DOAÇÕES;</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>Claudio Luiz Bolaina, Elizangela Medeiros Verdinelli, Erondi Marcos Antônio, Jorge Aparecido Machado, Juliano César Simão, Sérgio Alexandre da Silva, Valdeci Leão, Wellinton Gonçalves Pina</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1171/l_22_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1171/l_22_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: _x000D_
 1.	Confirmação da existência de vínculo contratual entre a Prefeitura Municipal de Taquaral e a empresa MGP SOLUÇÕES LTDA, bem como a natureza e objeto da contratação;_x000D_
 2.	Cópia integral do processo de contratação da empresa MGP SOLUÇÕES LTDA, incluindo justificativas, pareceres jurídicos, contrato, termos aditivos (se houver), notas fiscais emitidas e ordens de pagamento;_x000D_
 3.	Informação sobre a prestação de serviços pela Sra. Leticia Souza Bueno, indicando a função desempenhada, lotação, responsável pela supervisão de suas atividades e eventual vínculo funcional com o Município;_x000D_
 4.  etc</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1172/l_23_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1172/l_23_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: _x000D_
  Que preste as seguintes informações:_x000D_
 1.	Confirmação quanto à nomeação e posterior exoneração do Sr. Roberto Urbino da Silva do cargo de Motorista, com cópias das respectivas portarias;_x000D_
 2.  Etc;</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1173/l_24_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1173/l_24_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: Que encaminhe os documentos pertinentes:_x000D_
 1.	Confirmação oficial quanto à ocupação do cargo de Diretor de Saúde do Município de Taquaral pelo Sr. José Tiago Barboza dos Santos, com cópia da portaria de nomeação, descrição das atribuições e carga horária atribuída ao cargo;_x000D_
 2. etc</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1174/l_25_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1174/l_25_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: Que encaminhe os documentos pertinentes:_x000D_
 1.	Confirmação oficial sobre a criação, em 2025, do Departamento de Licitações no âmbito da estrutura administrativa da Prefeitura Municipal, com cópia da norma (lei, decreto ou ato administrativo) que instituiu o referido departamento;_x000D_
 2.  etc;</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1175/l_26_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1175/l_26_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: as seguintes informações e documentos:_x000D_
 1.	Confirmação do vínculo funcional do Sr. Samuel Augusto de Souza com o Município de Taquaral, incluindo cópia da portaria de nomeação, cargo ocupado, atribuições legais e local de lotação;_x000D_
 2.   etc;</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>Jesus Vicente da Silva</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1176/l_27_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1176/l_27_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: REALIZAR A REMEDIÇÃO NA CONSTRUÇÃO LOCALIZADO A RUA SENHOR BOM JESUS, 864 E ETC.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1177/l_28_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1177/l_28_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO:_x000D_
 Realização urgente de reparos no muro e no portão do imóvel localizado ao lado da Delegacia da Polícia Militar, pertencente à municipalidade e atualmente utilizado como residência.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1178/l_29_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1178/l_29_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO:_x000D_
 ESCLARECIMENTOS QUANTO A CONSTATAÇÃO DA FALTA DE PRODUTOS DE LIMPEZA NA ESCOLA DR. ELISIO DE CASTRO.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1179/l_30_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1179/l_30_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: que sejam prestados esclarecimentos sobre as manutenções realizadas ou programadas nos equipamentos e utensílios de cozinha da Escola Municipal Dr. Elísio de Castro - prédio compartilhado com a Escola Municipal EMEB Professora Ivete Pereira”,</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>Claudio Luiz Bolaina, Erondi Marcos Antônio</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1180/l_31_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1180/l_31_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: Informações acerca do Convênio nº 0539/22, firmado entre o Município de Taquaral e a Companhia de Desenvolvimento Habitacional e Urbano do Estado de São Paulo – CDHU._x000D_
 1.	Qual o atual status do referido convênio;_x000D_
 2.	Se houve, de fato, indeferimento por parte da CDHU quanto à solicitação de alteração da área inicialmente destinada ao objeto do convênio;_x000D_
 3.	Se o indeferimento resultou no encerramento ou perda de vigência do referido ajuste;_x000D_
 4.	Quais providências foram ou estão sendo adotadas pela Administração Municipal no intuito de viabilizar a continuidade da parceria ou a celebração de novo convênio habitacional com a CDHU ou outro ente público;_x000D_
 5.	Se houve comunicação oficial por parte da CDHU quanto ao encerramento do Convênio nº 0539/22, e, em caso afirmativo, que seja encaminhada cópia do respectivo ofício ou documento equivalente.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: INFORMAÇÕES SOBRE AS MEDIDAS ADOTADAS PELA ADMINISTRAÇÃO PÚBLICA MUNICIPAL PARA CONTER E PREVENIR EVENTUAL INFESTAÇÃO DE ESCORPIÕES NAS PROXIMIDADES DO CEMITÉRIO MUNICIPAL DE TAQUARAL.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1199/l_33_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1199/l_33_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: esclarecimentos sobre valores gastos e copias das notas pagas a borracharia nossa senhora aparecida do município de Taquaral/SP, dos cinco anos retroativos e histórico de prestação de serviços da mesma ao executivo.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1200/l_34_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1200/l_34_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: esclarecimentos sobre os valores gastos e cópia de licitação, compras diretas ou fundo fixo, no mês de comemoração de aniversário da cidade 08/2025 incluindo shows, palcos, tendas, hotéis, locações e prestadores de serviços, serviços de refeições e viagens.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1201/l_35_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1201/l_35_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: informações referente a empresa WR SÃO JORGE CENTRO AUTOMOTIVO LTDA que foi vencedora das licitações milionárias no município de taquaral sp. para manutenção geral de veículos e consertos de pneus.  _x000D_
 - Quais valores foram gastos com esta mesma empresa antes da licitação, por compra direta ou fundo fixo no ano de 2025? _x000D_
 - Quais empresas da região estão prestando serviços terceirizados pela vencedora? _x000D_
 - Há algum contrato intermediário? _x000D_
 - O Poder Executivo possui ciência se existe algum parentesco entre diretores, chefes de setores da administração ou funcionários públicos e os proprietários das empresas que prestam serviços ao município? Se sim solicito nome do servidor. _x000D_
 - Cópia de todo o processo licitatório e notas desta empresa até o dia de hoje._x000D_
 - Como é feito o controle dos serviços e compra de peças se a fotos? _x000D_
 - Quais os responsáveis por assinatura de notas?</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1202/l_36_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1202/l_36_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: que sejam enviadas cópias dos contratos de inexigibilidade da empresa fornecedora de combustíveis do município.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1203/l_37_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1203/l_37_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: que seja providenciada, com urgência, a manutenção e/ou substituição da porta de entrada do ESF – Estratégia Saúde da Família – e demais portas do Posto de Saúde Municipal.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1204/l_38_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1204/l_38_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO as seguintes informações:_x000D_
 1.	Cópia do cardápio de alimentação escolar de todas as unidades de ensino do município;_x000D_
 2.	Esclarecimento se o referido cardápio está sendo cumprido em sua totalidade;_x000D_
 3.	Em caso negativo, informar quais os motivos que impedem o cumprimento integral do cardápio escolar.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1205/l_39_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1205/l_39_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: providências no sentido de realizar reforma e pintura nas escolas do município.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1206/l_40_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1206/l_40_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: cópia dos processos licitatórios que envolvem a empresa AKIRA PRODUÇÃO EVENTOS LTDA, CNPJ Nº 44.523.392/0001-49, bem como cópias dos empenhos, notas fiscais e comprovantes de pagamento.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1207/l_41_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1207/l_41_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: a instalação de uma lombada (redutor de velocidade) na Rua Cafezal, nas proximidades do nº 01, neste município</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1208/l_42_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1208/l_42_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: Realizar limpeza e manutenção dos aparelhos de ar-condicionado e ventiladores da Escola Municipal de Educação Complementar.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1209/l_43_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1209/l_43_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: a realização de manutenção nas calhas do Centro de Convivência do Idoso.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1210/l_44_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1210/l_44_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: Cópia das faturas, extratos e empenhos dos quase constem todas as praças de pedágio acessadas, referentes ao dispositivo do “SEM PARAR” instalado no veículo oficial do Excelentíssimo Senhor Prefeito, abrangendo o período de 01/01/2025 até a presente data.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: _x000D_
 1 - Encaminhar relatório/RAIS com informações dos funcionários/servidores ocupante do cargo no municipio de 01/01/199 a 30/04/2000_x000D_
 2 - Encaminar comprovante ou recolhimento para cada funcionario junto ao INSS._x000D_
 3 - Ecaminhar comprovante com o valor total pago com obrigações patronal quitado junto ao INSS, referente ao periodo correspondente._x000D_
 4 - De qual dotação orçamentária foram usados os recursos (LOA) Exercicio, e ano de aprovação.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1212/l_46_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1212/l_46_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO: _x000D_
 a - seja enviado a esta Casa os motivos pelo qual houve a interdição do "Estadio Municipal de Futebol", de Taquaral/SP, por qual periodo e quais medidas estão sendo tomadas._x000D_
 b - quais propostas e programas que existem para a reativação do mesmo para que não haja riscos que possa atender a população._x000D_
 c - projetos criados em programas, recursos e estimativa para a realização de tal obra._x000D_
 d - justifica-se ao fato em que o Municipio de Taquaral não conta com recursos para a area e pratica esportiva em quase nada, e em especial, a jovens, adolescentes e crianças.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1213/l_47_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1213/l_47_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO as seguintes informações a respeito da estrutura do Centro de Convivência do Idoso – CCI:_x000D_
 _x000D_
 1.	Há previsão de vistoria técnica ou manutenção na área da piscina, especialmente em relação ao surgimento de manchas ou bolor na parede recém-pintada?_x000D_
 2.	Existe estudo ou cronograma para substituição ou reparo das calhas enferrujadas do prédio?_x000D_
 3.	Quais providências estão sendo adotadas quanto ao vazamento recorrente na pia utilizada pelas servidoras da limpeza?_x000D_
 4.	Há levantamento recente sobre outras imperfeições estruturais no local? Caso positivo, solicita-se o envio de cópia do referido documento ou relatório técnico.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1214/l_48_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1214/l_48_2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO  a construção de um banheiro no Centro Poliesportivo Municipal, utilizando-se para tal a verba no valor de R$ 50.000,00 (cinquenta mil reais), destinada ao município pelo Deputado Marcelo Aguiar.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1099/e_01-25_-_pl_antenas.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1099/e_01-25_-_pl_antenas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROCEDIMENTO PARA A INSTALAÇÃO DE INFRAESTRUTURA DE SUPORTE PARA ESTAÇÃO TRANSMISSORA DE RADIOCOMUNICAÇÃO - ETR - AUTORIZADA PELA AGÊNCIA NACIONAL DE TELECOMUNICAÇÕES - ANATEL, NOS TERMOS DA LEGISLAÇÃO FEDERAL VIGENTE.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1101/e_02_2025_-_refis.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1101/e_02_2025_-_refis.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE TAQUARAL - REFIS, E DÁ OUTRAS PROVIDÊNCIAS. RETIRADO PELO OFÍCIO E/35/2025.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1102/e_03_2025__-_refis_atualizado.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1102/e_03_2025__-_refis_atualizado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE TAQUARAL - REFIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1103/e_04_2025_-_altera_ouvidoria__-_l_777-20.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1103/e_04_2025_-_altera_ouvidoria__-_l_777-20.pdf</t>
   </si>
   <si>
     <t>ALTERA OS REQUISITOS DO CARGO DE OUVIDOR GERAL DO MUNICÍPIO, CONSTANTE DA LEI Nº 777/2020, E DÁ DEMAIS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1104/e_05_2025_-_conselho_tutelar.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1104/e_05_2025_-_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>ALTERA O DISPOSITIVO DA LEI MUNICIPAL Nº 871, DE 24 DE MARÇO DE 2023, PARA MODIFICAR O VÍNCULO DE DEPARTAMENTO E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1106/e_06_2025_-_auxilio_estudantil.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1106/e_06_2025_-_auxilio_estudantil.pdf</t>
   </si>
   <si>
     <t>ALTERA OU REVOGA OS ARTIGOS DA LEI Nº 838/2022, E DÁ DEMAIS PROVIDÊNCIAS CORRELATAS. RETIRADO PELO OFÍCIO L/11/2025</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1107/e_07_2025_-_taxas_servicos_publicos.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1107/e_07_2025_-_taxas_servicos_publicos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATUALIZAÇÃO DOS VALORES NOMINAIS DOS PREÇOS PÚBLICOS REFERENTES À JUSTA REMUNERAÇÃO DOS SERVIÇOS PÚBLICOS MUNICIPAIS NO MUNICÍPIO DE TAQUARAL/SP, COM BASE NA LEI MUNICIPAL Nº 304, DE 06 DE OUTUBRO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1108/e_08_2025_-_indice_viario.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1108/e_08_2025_-_indice_viario.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO 1º DA LEI MUNICIPAL Nº 619/2014, QUE DISPÕE SOBRE A CRIAÇÃO DA GRATIFICAÇÃO POR DESEMPENHO DE SERVIÇOS VIÁRIOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1165/e_09_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1165/e_09_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE TAQUARAL PARA O EXERCÍCIO FINANCEIRO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1114/e_10_2025_-_projeto_de_lei_de_abertura_de_credito_especial_diretoria_licitacao_3.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1114/e_10_2025_-_projeto_de_lei_de_abertura_de_credito_especial_diretoria_licitacao_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL NO VALOR DE R$ 350.000,00, A CRIAÇÃO DE UNIDADE ORÇAMENTÁRIA E UNIDADE EXECUTORA NA LEI ORÇAMENTÁRIA ANUAL, NO PLANO PLURIANUAL E NA LEI DE DIRETRIZES VIGENTES NO EXERCÍCIO DE 2025.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1115/e_11_2025_fia_4.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1115/e_11_2025_fia_4.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE - FMDCA, NOS TERMOS PREVISTOS NA LEI FEDERAL Nº 8.069 DE 13 DE JULHO DE 1990 - ESTATUTO DA CRIANÇA E DO ADOLESCENE E NA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1116/e_12_2025_-_credito.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1116/e_12_2025_-_credito.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NA LEI ORÇAMENTÁRIA ANUAL DO EXERCÍCIO DE 2025, PARA OS FINS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1117/e_13_2025_-_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1117/e_13_2025_-_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1118/e_14_2025_-_auxilio_estudantil.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1118/e_14_2025_-_auxilio_estudantil.pdf</t>
   </si>
   <si>
     <t>ALTERA E INCLUI DISPOSITIVOS DA LEI Nº 838, DE 24 DE FEVEREIRO DE 2022, QUE INSTIUI O PROGRAMA DE AUXÍLIO A ESTUDANTE UNIVERSITÁRIO NO MUNICÍPIO DE TAQUARAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1119/e_15_2025_-_pl_altera_refis.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1119/e_15_2025_-_pl_altera_refis.pdf</t>
   </si>
   <si>
     <t>AMPLIA O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE TAQUARAL, CONSTANTE DA LEI Nº 905, DE 21 DE MARÇO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1159/e_16_2025_-_projeto_de_lei_correta_junho_2025_-_emendas.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1159/e_16_2025_-_projeto_de_lei_correta_junho_2025_-_emendas.pdf</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1160/e_17_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1160/e_17_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O MUNICÍPIO DE TAQUARAL/SP FIRMAR CONTRATO COM A FUNDAÇÃO “PROF. DR. MANOEL PEDRO PIMENTEL” – FUNAP, VISANDO À UTILIZAÇÃO DE MÃO DE OBRA CARCERÁRIA EM REGIME SEMIABERTO EXTERNO PARA A FUNÇÃO DE AUXILIAR DE SERVIÇOS GERAIS, CONFORME O MODELO OFICIAL DA FUNDAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1166/e_18_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1166/e_18_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A CARGA HORÁRIA E REGIME DE SOBREAVISO DOS CONSELHEIROS TUTELARES, CONSTANTES NA LEI Nº 871, DE 24 DE MARÇO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1167/e_19_2025_-_emendas__-_r9425688_1.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1167/e_19_2025_-_emendas__-_r9425688_1.pdf</t>
   </si>
   <si>
     <t>AUTORIA A ABERTURA DE CRÉDITO ESPECIAL NA LEI ORÇAMENTÁRIA ANUAL DO EXERCÍCIO DE 2025, PARA OS FINS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1182/e_20_2025_-_projeto_de_lei_-custeio_de_transporte.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1182/e_20_2025_-_projeto_de_lei_-custeio_de_transporte.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CUSTEIO PARCIAL DO TRANSPORTE COLETIVO INTERMUNICIPAL MEDIANTE AQUISIÇÃO DE PASSES PELO MUNICÍPIO DE TAQUARAL E DÁ OUTRAS PROVIDÊNCIAS. RETIRADO PELO OFICIO.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1183/e_21_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1183/e_21_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CUSTEIO PARCIAL DO TRANSPORTE COLETIVO INTERMUNICIPAL MEDIANTE AQUISIÇÃO DE PASSES PELO MUNICÍPIO DE TAQUARAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1184/e_22_2025_completo_com_anexos.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1184/e_22_2025_completo_com_anexos.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS DA LEI DE DIRETRIZES ORÇAMENTÁRIAS DE 2026.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1185/e_23_2025_-_completo_com_anexos.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1185/e_23_2025_-_completo_com_anexos.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1186/e_24_2025_-_completo_com_anexos.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1186/e_24_2025_-_completo_com_anexos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA OS EXERCÍCIOS FINANCEIROS DE 2026 A 2029 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1187/e_25_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1187/e_25_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER CESTAS DE NATAL E/OU GRATIFICAÇÃO AOS SERVIDORES PÚBLICOS MUNICIPAIS E AOS CONSELHEIROS TUTELARES.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1188/e_26_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1188/e_26_2025.pdf</t>
   </si>
   <si>
     <t>PRORROGA A VIGÊNCIA DO PLANO MUNICIPAL DE EDUCAÇÃO DE TAQUARAL.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1189/e_27_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1189/e_27_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DA PRESCRIÇÃO DE MEDICAMENTOS E SOLICITAÇÃO DE EXAMES POR PROFISSIONAIS DE ENFERMAGEM NO ÂMBITO DA ATENÇÃO BÁSICA DO MUNICÍPIO DE TAQUARAL/SP, CONFORME PROTOCOLOS CLÍNICOS E DIRETRIZES DOS SUS.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1190/e_28_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1190/e_28_2025.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO A LEI MUNICIPAL Nº 619, DE 05 DE MAIO DE 2024, QUE "CRIA A GRATIFICAÇÃO POR DESEMPENHO DE SERVIÇOS VIÁRIOS", E DÓ OUTRAS PROVIDÊNCIAS. RETIRADO PELO OFÍCIO Nº 173/2025 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1191/e_29_2025.pdf</t>
+    <t>http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1191/e_29_2025.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO A LEI MUNICIPAL Nº 619, DE 05 DE MAIO DE 2024, QUE "CRIA A GRATIFICAÇÃO POR DESEMPENHO DE SERVIÇOS VIÁRIOS", E DÓ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1804,67 +1804,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1113/l_01_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1123/l_02_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1124/l_03_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1125/l_04_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1126/l_05_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1127/l_06_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1128/l_07_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1129/l_08_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1130/l_09_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1131/l_10_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1132/l_11_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1133/l_12_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1134/l_13_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1135/l_14_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1136/l_15_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1137/l_16_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1138/l_17_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1139/l_18_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1140/l_19_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1215/l_20_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1216/l_21_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1217/l_22_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1218/l_23_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1219/l_24_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1220/l_25_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1221/l_26_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1222/l_27_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1223/l_28_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1224/l_29_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1225/l_30_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1226/l_31_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1096/plc_01_25_-_extingue_cargos.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1097/plc_02_25_-_gratificacao_funcao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1098/plc_03-25_-_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1109/plc_04_25-_altera_atribuicoes_-_chefe_de_compras_-_lc_063-25.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1120/plc_05_25_-_altera_lc_05-2015_2.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1121/plc_06_25_-_altera_lc_05-2015_2.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1122/plc_07_25_-_sexta_parte.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1161/plc_08_25_-_plc_altera_lc_05-2015_requisitos_prof_educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1192/plc_09_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1105/l_01_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1162/l_02_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1163/l_03_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1164/l_04_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1193/l_06_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1194/l_07_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1195/l_08_2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1100/l_01_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1196/l_02_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1197/l_03_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1198/l_04_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1141/l_01_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1142/l_02_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1144/l_04_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1146/l_06_2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1147/l_07_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1148/l_08_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1149/l_09_2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1150/l_10_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1151/l_11_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1152/l_12_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1153/l_13_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1155/l_15_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1156/res._req._16_2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1157/l_17_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1158/l_18_2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1168/l_19_2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1169/l_20_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1170/l_21_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1171/l_22_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1172/l_23_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1173/l_24_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1174/l_25_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1175/l_26_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1176/l_27_2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1177/l_28_2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1178/l_29_2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1179/l_30_2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1180/l_31_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1199/l_33_2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1200/l_34_2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1201/l_35_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1202/l_36_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1203/l_37_2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1204/l_38_2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1205/l_39_2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1206/l_40_2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1207/l_41_2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1208/l_42_2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1209/l_43_2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1210/l_44_2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1212/l_46_2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1213/l_47_2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1214/l_48_2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1099/e_01-25_-_pl_antenas.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1101/e_02_2025_-_refis.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1102/e_03_2025__-_refis_atualizado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1103/e_04_2025_-_altera_ouvidoria__-_l_777-20.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1104/e_05_2025_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1106/e_06_2025_-_auxilio_estudantil.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1107/e_07_2025_-_taxas_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1108/e_08_2025_-_indice_viario.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1165/e_09_2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1114/e_10_2025_-_projeto_de_lei_de_abertura_de_credito_especial_diretoria_licitacao_3.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1115/e_11_2025_fia_4.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1116/e_12_2025_-_credito.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1117/e_13_2025_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1118/e_14_2025_-_auxilio_estudantil.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1119/e_15_2025_-_pl_altera_refis.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1159/e_16_2025_-_projeto_de_lei_correta_junho_2025_-_emendas.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1160/e_17_2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1166/e_18_2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1167/e_19_2025_-_emendas__-_r9425688_1.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1182/e_20_2025_-_projeto_de_lei_-custeio_de_transporte.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1183/e_21_2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1184/e_22_2025_completo_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1185/e_23_2025_-_completo_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1186/e_24_2025_-_completo_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1187/e_25_2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1188/e_26_2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1189/e_27_2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1190/e_28_2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1191/e_29_2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1113/l_01_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1123/l_02_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1124/l_03_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1125/l_04_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1126/l_05_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1127/l_06_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1128/l_07_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1129/l_08_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1130/l_09_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1131/l_10_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1132/l_11_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1133/l_12_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1134/l_13_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1135/l_14_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1136/l_15_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1137/l_16_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1138/l_17_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1139/l_18_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1140/l_19_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1215/l_20_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1216/l_21_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1217/l_22_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1218/l_23_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1219/l_24_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1220/l_25_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1221/l_26_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1222/l_27_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1223/l_28_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1224/l_29_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1225/l_30_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1226/l_31_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1096/plc_01_25_-_extingue_cargos.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1097/plc_02_25_-_gratificacao_funcao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1098/plc_03-25_-_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1109/plc_04_25-_altera_atribuicoes_-_chefe_de_compras_-_lc_063-25.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1120/plc_05_25_-_altera_lc_05-2015_2.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1121/plc_06_25_-_altera_lc_05-2015_2.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1122/plc_07_25_-_sexta_parte.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1161/plc_08_25_-_plc_altera_lc_05-2015_requisitos_prof_educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1192/plc_09_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1105/l_01_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1162/l_02_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1163/l_03_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1164/l_04_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1193/l_06_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1194/l_07_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1195/l_08_2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1100/l_01_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1196/l_02_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1197/l_03_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1198/l_04_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1141/l_01_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1142/l_02_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1144/l_04_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1146/l_06_2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1147/l_07_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1148/l_08_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1149/l_09_2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1150/l_10_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1151/l_11_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1152/l_12_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1153/l_13_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1155/l_15_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1156/res._req._16_2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1157/l_17_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1158/l_18_2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1168/l_19_2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1169/l_20_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1170/l_21_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1171/l_22_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1172/l_23_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1173/l_24_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1174/l_25_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1175/l_26_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1176/l_27_2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1177/l_28_2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1178/l_29_2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1179/l_30_2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1180/l_31_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1199/l_33_2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1200/l_34_2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1201/l_35_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1202/l_36_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1203/l_37_2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1204/l_38_2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1205/l_39_2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1206/l_40_2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1207/l_41_2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1208/l_42_2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1209/l_43_2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1210/l_44_2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1212/l_46_2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1213/l_47_2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1214/l_48_2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1099/e_01-25_-_pl_antenas.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1101/e_02_2025_-_refis.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1102/e_03_2025__-_refis_atualizado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1103/e_04_2025_-_altera_ouvidoria__-_l_777-20.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1104/e_05_2025_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1106/e_06_2025_-_auxilio_estudantil.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1107/e_07_2025_-_taxas_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1108/e_08_2025_-_indice_viario.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1165/e_09_2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1114/e_10_2025_-_projeto_de_lei_de_abertura_de_credito_especial_diretoria_licitacao_3.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1115/e_11_2025_fia_4.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1116/e_12_2025_-_credito.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1117/e_13_2025_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1118/e_14_2025_-_auxilio_estudantil.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1119/e_15_2025_-_pl_altera_refis.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1159/e_16_2025_-_projeto_de_lei_correta_junho_2025_-_emendas.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1160/e_17_2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1166/e_18_2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1167/e_19_2025_-_emendas__-_r9425688_1.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1182/e_20_2025_-_projeto_de_lei_-custeio_de_transporte.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1183/e_21_2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1184/e_22_2025_completo_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1185/e_23_2025_-_completo_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1186/e_24_2025_-_completo_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1187/e_25_2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1188/e_26_2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1189/e_27_2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1190/e_28_2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taquaral.sp.leg.br/media/sapl/public/materialegislativa/2025/1191/e_29_2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H129"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="169.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="150.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="149.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>